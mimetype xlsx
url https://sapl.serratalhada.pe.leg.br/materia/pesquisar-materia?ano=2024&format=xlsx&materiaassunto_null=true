--- v0 (2026-02-03)
+++ v1 (2026-05-27)
@@ -51,1201 +51,1201 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/749/projeto_de_lei_no_002.2025_-_legislativo.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/749/projeto_de_lei_no_002.2025_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 035, de 20 de abril de 2006, e dá outras providências.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/750/projeto_de_lei_no_002.2025_-_legislativo.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/750/projeto_de_lei_no_002.2025_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Determina a substituição dos sinais sonoros nos estabelecimentos de ensino públicos e privados, no âmbito do Município de Serra Talhada, a fim de não gerar incômodos sensoriais aos alunos com Transtorno do Espectro Autista (TEA), e dá outras providências.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/30/decreto_legislativo_n-_001.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/30/decreto_legislativo_n-_001.2024.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃO SERRA-TALHADENSE AO SENHOR THIAGO MENDES PEDROSA.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/31/decreto_legislativo_n-_002.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/31/decreto_legislativo_n-_002.2024.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃ SERRA-TALHADENSE AO SENHOR NEIZA REIS CASTRO DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/32/decreto_legislativo_n-_003.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/32/decreto_legislativo_n-_003.2024.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃ SERRA-TALHADENSE À SENHORA MARIA VERÔNICA DA SILVA.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/33/decreto_legislativo_n-_004.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/33/decreto_legislativo_n-_004.2024.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃ SERRA-TALHADENSE À SENHORA SUIENE VALENÇA BRANDRÃO.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/34/decreto_legislativo_n-_005.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/34/decreto_legislativo_n-_005.2024.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃ SERRA TALHADENSE À SENHORA MARIA SUELY COSTA DA CÂMARA</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/35/decreto_legislativo_n-_006.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/35/decreto_legislativo_n-_006.2024.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃO SERRA-TALHADENSE AO SENHOR WALBER SANTOS BATISTA.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_n_001.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_n_001.2024.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja providenciado o ROÇO da estrada de Santa Rita, na PE-418, próximo a BR 232.   JAIME INÁCIO</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_n_002.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_n_002.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação os senhor Edmar Junior, secretário de educação para a construção de uma creche no distrito de Santa Rita. JAIME INÁCIO</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_n_003.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_n_003.2024.pdf</t>
   </si>
   <si>
     <t>Solicito à secretaria de obras  Gabriela Pereira da Silva Simões, no sentido de viabilizar o calçamento das ruas abaixo relacionadas, localizada no 8º distrito de Varvinha._x000D_
 _x000D_
 RUA JÓSE HILDO DE LIMA_x000D_
 RUA DO COMÉRCIO_x000D_
 AVENIDA SÃO JOÃO_x000D_
 RUA JOSÉ SERAFIM DE SOUZA_x000D_
 AVENIDA JOAQUIM TIBURTINO _x000D_
 RUA MARIA FRANCISCA DE LIMA _x000D_
 TRAVESSA DO GRUPO_x000D_
 RUA SEBASTIÃO LUCINDO DE SOUZA _x000D_
 TRAVESSA BOA VISTA _x000D_
 RUA PROJETADAS 2, 3, 4, 5, ,6, 7, 8_x000D_
 _x000D_
 NAILSON GOMES.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_n_004.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_n_004.2024.pdf</t>
   </si>
   <si>
     <t>Viabilizar o recapeamento asfáltico da AVENIDA ADRIANO DUQUE DE GODOY SOUZA, iniciando na BR 232 até o terminal de Transporte Complementar.  JOSÉ RAIMUNDO</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_n_005.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_n_005.2024.pdf</t>
   </si>
   <si>
     <t>Viabilizar o CALÇAMENTO da AVENIDA MARIA ELIZABETH ARRUA DE MEDEIROS.  JOSÉ RAIMUNDO</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_n_006.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_n_006.2024.pdf</t>
   </si>
   <si>
     <t>Viabilizar a pavimentação da RUA JOÃO ISAIAS DA SILVA, e a construção da Praça, DIONIZIO ALVES DA SILVA, localizada em Caiçarinha da Penha, 3º distrito deste Município.  AGENOR DE MELO LIMA</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_n_007.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_n_007.2024.pdf</t>
   </si>
   <si>
     <t>Solicito junto a Senhora Simone Daniel Secretária Municipal de Serviços Públicos, de uma máquina para tapar buracos e melhorar as condições de locomoção na Rua Wberlan de Oliveira Albuquerque Nº 00080 – IPSEP.  ANTONIO DA MELANCIA</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_n_008.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_n_008.2024.pdf</t>
   </si>
   <si>
     <t>Solicito uma retro escavadeira e uma caçamba, para recuperação das estradas nas comunidades, Poldrinho, Chocalho, Carnaubinha, Deserto, Melancia, Barra do Malicio, Portal Xique-Xique,  Poço do Serrote, Salgadinho, Barra do Exu, Escadinha, Quixabinha, Malhada Grande, Assentamento Virgulino, Poço Redondo e Maxixeiro. ANTONIO DA MELANCIA</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_n_009.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_n_009.2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Flaviano Marcos da Silva, Secretário Municipal de Agricultura e Recursos Hídricos no sentido de viabilizar a recuperação das estradas Vicinais de Varzinha a Caiçarinha da Penha.  AGENOR DE MELO LIMA</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_n_010.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_n_010.2024.pdf</t>
   </si>
   <si>
     <t>Apelo ao Excelentíssimo Senhor Fabrizio Ferraz, Deputado Estadual, no sentido de viabilizar junto ao órgão competente a construção de uma passagem molhada, no Riacho da Ema (divisa dos municípios de Serra Talha e Floresta), na estrada que dá acesso ao Cemitério Municipal, localizado na comunidade rural Ema, 6º distrito de Serra Talhada-PE. PINHEIRO DO SÃO MIGUEL</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_n_012.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_n_012.2024.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Célio Antunes, Superintendente do STTRANS do município Serra Talhada/PE, no sentido de enviar a esta casa a Relação dos Taxistas que prestam serviço na nossa cidade.  JOSÉ RAIMUNDO</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_n_013.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_n_013.2024.pdf</t>
   </si>
   <si>
     <t>Solicito junto a Senhora Simone Daniel Secretária Municipal de Serviços Públicos, no sentido de realizar a Limpeza e consertar a iluminação do cemitério público da Comunidade do Saco da Roça no município de Serra Talhada/PE.   JOSÉ RAIMUNDO</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_n_014.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_n_014.2024.pdf</t>
   </si>
   <si>
     <t>A necessidade de asfaltar as ruas Padre Romão e Manoel Pereira Lins.  JAIME INÁCIO</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_n_015.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_n_015.2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Sr. Gabriela Pereira Secretária de obras, para instalação de dois quebra-molas na rua Rufino Nicolau CEP: 56912350 AABB.   ANTONIO DA MELANCIA</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_n_016.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_n_016.2024.pdf</t>
   </si>
   <si>
     <t>Convocando a presença do: SINDICATO RUAL, CONSELHO MUNICIPAL RURAL, SINTRAF e CECOR, para prestarem esclarecimento sobre o programa de apoio a capitação de água e chuvas e outras tecnologias sociais de acesso a água.  ANDRÉ MAIO e VANDINHO DA SAÚDE</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_n_017.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_n_017.2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Sr. Gabriela Pereira Secretária de obras, no sentido de viabilizar a Instalação de quebra-molas na Avenida Padre Cícero (Avenida Saco) em frente ao posto FAN.  JOSÉ RAIMUNDO</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_n_018.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_n_018.2024.pdf</t>
   </si>
   <si>
     <t>Solicito junto a Senhora Simone Daniel Secretária Municipal de Serviços Públicos, de uma caçamba e retroescavadeira, para fazer aterro e fechar os buracos existentes nas ruas que não são calçadas no bairro José Rufino Alves.  ANTONIO DA MELANCIA</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_n_019.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_n_019.2024.pdf</t>
   </si>
   <si>
     <t>Apelo ao Senhor Waldemar de Andrada Ignácio de Oliveira, Deputado Federal, no sentido de viabilizar a destinação de recursos financeiros através de Emenda Parlamentar para construção de uma passagem molhada para a comunidade São Miguel – 9º distrito de Serra Talhada/PE. PINHEIRO DO SÃO MIGUEL</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_n_020.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_n_020.2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretario de Mobilidade e Infra-estutura Diogo Bezerra, viabilizando o ROÇO das estradas que liga Santa Rita, na PE-418. JAIME INÁCIO</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_n_021.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_n_021.2024.pdf</t>
   </si>
   <si>
     <t>Ao Senhor João Tavares Viana Filho, Gestor  CELPE, no sentido de prestar esclarecimentos acerca das constantes quedas de energia elétrica . ROSIMÉRIO DE CUCA</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_n_022.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_n_022.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação no sentido de viabilizar a DOAÇÃO DE UM TERREMO, na área do Distrito Industrial para a ASSOCIAÇÃO DOS VAQUEIROS DE SERRA TALHADA-PE.   JOSÉ RAIMUNDO</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_n_023.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_n_023.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação no sentido de disponibilizar ás lâmpadas no assentamento cachoreira e fazenda desterro. JAIME INÁCIO</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_n_024.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_n_024.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação no sentido de realizar dois quebra-molas, na Rua José Nogueira dos Santos.  JAIME INÁCIO</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/159/requerimento_n_025.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/159/requerimento_n_025.2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Sr.ª Lisbeth Rosa de Sousa Lima uma caravana da saúde da família em todos os Bairros, com Clinico Geral, Pediatra, Dentista e Enfermeiros. ANTONIO DA MELANCIA</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento_n_026.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento_n_026.2024.pdf</t>
   </si>
   <si>
     <t>Solicito  a Secretária de Obras, Gabriela Pereira, no sentido de reformar o cemitério da Lagoa Do Mato.  JAIME INÁCIO</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/161/requerimento_n_027.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/161/requerimento_n_027.2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Senhora Simone Daniel Secretária de Serviços Públicos, para realizar o saneamento da rede de esgoto que inicia na Travessa Carlos Chagas e cruza na Rua Salustiano Gomes até a rua 21 de Abril.  NAILSON GOMES</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/162/requerimento_n_028.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/162/requerimento_n_028.2024.pdf</t>
   </si>
   <si>
     <t>Solicito as Senhor Flaviano Marcos da Silva, á comparecer a uma reunião nesta casa, no prazo de 10 (dez) dias. ANDRÉ TERTO</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_n_029.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_n_029.2024.pdf</t>
   </si>
   <si>
     <t>Solicito  ao DNIT para uma instalação de lombada física na BR-232 na entrada do bairro Vanete Almeida.  ANTONIO DA MELANCIA</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/164/requerimento_n_030.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/164/requerimento_n_030.2024.pdf</t>
   </si>
   <si>
     <t>Solicito  ao DNIT para uma instalação de lombada física na BR-232 na entrada do bairro Vanete Almeida.  ANTONIO DA MELANCIA.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/165/requerimento_n_031.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/165/requerimento_n_031.2024.pdf</t>
   </si>
   <si>
     <t>Solicito junto a Senhora Gabriela Pereira da Silva Simões – Secretária de Obras, no sentido de realizar tapa buracos e recapeamento asfáltico da Rua Antônio Nunes de Souza e as Ruas das quadras  A e B no bairro da Cagep.  NAILSON GOMES</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/166/requerimento_n_032.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/166/requerimento_n_032.2024.pdf</t>
   </si>
   <si>
     <t>Apelo ao Senhor Rivaldo Rodrigues de Melo Filho, Diretor do DER, no sentido de viabilizar a construção de 4 (quatro)  lombadas na PE-320, na passagem da comunidade rural “Malhada do Júa”  ANTÔNIO RODRIGUES</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/167/requerimento_n_033.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/167/requerimento_n_033.2024.pdf</t>
   </si>
   <si>
     <t>Solicito à Senhora Lisbeth Rosa, secretária de Saúde no sentido de viabilizar a construção de um posto de saúde para o chocalho.  JAIME INÁCIO</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/168/requerimento_n_034.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/168/requerimento_n_034.2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Senhora Gabriela Pereira, secretária de obras no sentido de viabilizar a construção de 2 quebra-molas no São Lourenço, povoado próximo a Santa Rita.  JAIME INÁCIO</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/169/requerimento_n_035.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/169/requerimento_n_035.2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Senhora Gabriela Pereira, secretária de obras no sentido de viabilizar a construção de  quebra-mola no distrito de Santa Rita. JAIME INÁCIO.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/170/requerimento_n_036.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/170/requerimento_n_036.2024.pdf</t>
   </si>
   <si>
     <t>Solicito à Senhora Lisbeth Rosa, secretaria de Saúde no sentido de viabilizar a construção de um posto de saúde para as granjas.  JAIME INÁCIO</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/171/requerimento_n_037.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/171/requerimento_n_037.2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Sr Gabriela Pereira secretária Municipal de Obras, para realizar a pavimentação asfáltica na rua Aurora Nogueira Burgo e na Avenida Olímpio de Menezes Leal, Bairro José Rufino Alves (Caxixola) em Serra Talhada – PE.  ANTONIO DA MELANCIA</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/172/requerimento_n_038.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/172/requerimento_n_038.2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Flaviano Marcos da Silva Secretário de Agricultura, uma patrulha mecanizada para a recuperação das estradas do portal da serra.  ANTONIO DA MELANCIA</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/173/requerimento_n_039.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/173/requerimento_n_039.2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Lúis de Castro responsável pelo DER, no sentido de viabilizar a instalação de duas lombadas horizontal com sinalização na via de acesso a Bernardo Vieira (2º Distrito), PE 414, quilometro 2,5 Localidade Fazenda Cedro.  MANOEL ENFERMEIRO</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/174/requerimento_n_040.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/174/requerimento_n_040.2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Marcos Melo secretário de Iluminação Pública, no sentido de disponibilizar ás 5 lâmpadas para a associação cachoeira de  Enock Inácio. JAIME INÁCIO</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/175/requerimento_n_041.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/175/requerimento_n_041.2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Srª Gabriela Pereira  Secretária de Obras, a instalação de um redutor de velocidade, na rua Monsenhor José Kerlly nas proximidade de Nº 123, Bairro Ipsep 1. VANDINHO DA SAÚDE</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/176/requerimento_n_042.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/176/requerimento_n_042.2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Senhora Gabriela Pereira secretária de Obras, que seja viabilizada a construção de uma passagem molhada para o riacho grande na lagoa da pedra localizado no 5º distrito em Serra Talhada – PE. ANTONIO DA MELANCIA</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/177/requerimento_n_043.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/177/requerimento_n_043.2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Senhora Simone Daniel, Secretaria Municipal de Serviços Públicos, a disponibilização de dois  Banheiros Químicos na Praças dos Ipês, Nesta cidade. JAIME INÁCIO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Solicito ao Senhor Edmar Júnior, Secretário Municipal de Educação, a instalação de ar-condicionado na Escola Municipal Enock Inácio de Oliveira, localizada em Santa Rita, 7º Distrito de Serra Talhada. JAIME INÁCIO</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/179/requerimento_n_045.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/179/requerimento_n_045.2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Senhora  Gabriela Pereira secretária de Obras, que seja viabilizada a construção de uma passagem Molhada no riacho  da comunidade do Maxixeiro Próximo a Zé Arnaldo em Serra Talhada – PE. ANTONIO DA MELANCIA.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/180/requerimento_n_046.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/180/requerimento_n_046.2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Srª Gabriela Pereira Secretária Municipal de Obras, para realizar a pavimentação asfáltica na Rua Travessa do Cruzeiro, bairro Borborema em Serra Talhada – PE.  ANTONIO DA MELANCIA.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/181/requerimento_n_047.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/181/requerimento_n_047.2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor secretário de Iluminação Pública Marcos Melo sentido de disponibilizar as trocas das lâmpadas do São Lourenço. JAIME INÁCIO.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/182/requerimento_n_048.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/182/requerimento_n_048.2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Fabrizio Dario de Sá Ferraz, Deputado Estadual, no sentido de viabilizar junto ao órgão competente a construção de uma passagem molhada, no sitio Angico Grande, próximo a carnaúba de Argemiro Pereira, nesta cidade. ROMÉRIO DO CARRO DE SOM.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/183/requerimento_n_049.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/183/requerimento_n_049.2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Senhora Gabriela Pereira secretaria de Obras, que seja viabilizada a construção de um sistema simplificado de abastecimento de água na comunidade Melancia 5º distrito de Serra Talhada – PE. ANTONIO DA MELANCIA.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/184/requerimento_n_050.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/184/requerimento_n_050.2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Senhora Gabriela Pereira secretária de Obras, que seja viabilizada a construção de uma escola na comunidade da Melancia 5º distrito de Serra Talhada – PE. ANTONIO DA MELANCIA.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/123/mocao_de_aplausos_no_001.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/123/mocao_de_aplausos_no_001.2024.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, pelo falecimento da Senhora Maria Helena da Silva. CHINA MENEZES.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/124/mocao_de_aplausos_no_002.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/124/mocao_de_aplausos_no_002.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, aos senhores Giovani Santos e Marco Aurélio Martins. SUBSCRITA POR TODOS VEREADORES.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/125/mocao_de_aplausos_no_003.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/125/mocao_de_aplausos_no_003.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, à Prefeita Márcia Conrado, pelo seu trabalho a frente à AMUPE durante 365 dias, que trouxeram muitos avanços para os 184 municípios do Estado de Pernambuco. SUBSCRITA POR TODOS VEREADORES.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/126/mocao_de_aplausos_no_004.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/126/mocao_de_aplausos_no_004.2024.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, pelo falecimento do Senhor Francisco Rodrigues da Silva, o saúdo “Papai Noel”   SUBSCRITA POR TODOS VEREADORES.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/127/mocao_de_aplausos_no_005.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/127/mocao_de_aplausos_no_005.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao senhor Modesto de Barros diretor do Espetáculo – Paixão de Cristo de Serra Talhada.  MANOEL ENFERMEIRO, NAILSON GOMES E ROMÉRIO SENA BRASIL.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/128/mocao_de_aplausos_no_006.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/128/mocao_de_aplausos_no_006.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, a equipe do Hospital Regional Agamenon Magalhães, por todo empenho ao enfrentamento do surto da dengue. CHINA MENEZES.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/129/mocao_de_aplausos_no_007.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/129/mocao_de_aplausos_no_007.2024.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, pelo falecimento do Senhor Rudimar de Assis Lima “Toshiba” SUBSCRITA POR TODOS VEREADORES.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/130/mocao_de_aplausos_no_008.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/130/mocao_de_aplausos_no_008.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, para o “Terço das crianças do menino Jesus e Maria Menina” Criado pelo Padre Josenildo Nunes e a Senhora Yvy Lélis. PINHEIRO DO SÃO MIGUEL</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/131/mocao_de_aplausos_no_009.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/131/mocao_de_aplausos_no_009.2024.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, pelo falecimento do Senhor Nildo Pereira de Menezes, Ex-prefeito de Serra Talhada. SUBSCRITA POR  TODOS VEREADORES.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/132/mocao_de_aplausos_no_010.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/132/mocao_de_aplausos_no_010.2024.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, pelo falecimento do Senhor João Nogueira de Souza, popularmente conhecido por Nogueira.  SUBSCRITA POR TODOS VEREADORES.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/133/mocao_de_aplausos_no_011.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/133/mocao_de_aplausos_no_011.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Senhor João Daniel Neto, Pelos 28 anos da CEDAN Rações Industria e Comércio de Alimentos LTDA.  JOSÉ RAIMUNDO</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/134/mocao_de_aplausos_no_012.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/134/mocao_de_aplausos_no_012.2024.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, pelo falecimento do Senhor Gregório Gomes de Farias. SUBSCRITA POR TODOS VEREADORES.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/135/mocao_de_aplausos_no_013.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/135/mocao_de_aplausos_no_013.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, aos Bombeiros lotados em Serra Talhada Senhores: Capitão – Carlos Roberto de Souza Junior, 1º Sargento -  George Kelson Pereira Bezerra.  ANTONIO RODRIGUES.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/136/mocao_de_aplausos_no_014.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/136/mocao_de_aplausos_no_014.2024.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, pelo falecimento de Jadeildo Gomes de Lima. PINHEIRO DO SÃO MIGUEL</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/137/mocao_de_aplausos_no_015.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/137/mocao_de_aplausos_no_015.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Excelentíssimo Senhor Humberto Sérgio Costa Lima, Senador da República pelo desempenho no Senado Federal.  MANOEL ENFERMEIRO.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/138/mocao_de_aplausos_no_016.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/138/mocao_de_aplausos_no_016.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sindicato Patronal-SINDCOM, pela realização da 24º edição da ExpoSerra. SUBSCRITA POR TODOS VEREADORES.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/139/mocao_de_aplausos_no_017.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/139/mocao_de_aplausos_no_017.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, à Fundação Cultural Cabras de Lâmpião, pelo brilhante espetáculo de sucesso em mais uma temporada. MANOEL ENFERMEIRO.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/140/mocao_de_aplausos_no_018.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/140/mocao_de_aplausos_no_018.2024.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, pelo falecimento do Doutro Ilo Pereira de Andrada Melo. SUBSCRITA POR TODOS VEREADORES.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/141/mocao_de_aplausos_no_019.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/141/mocao_de_aplausos_no_019.2024.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, pelo falecimento do senhor Domingos Sávio Alselmo Magalhães (MIMI). SUBSCRITO POR TODOS VEREADORES.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/142/mocao_de_aplausos_no_020.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/142/mocao_de_aplausos_no_020.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao HOSPITAL EDUARDO CAMPOS, por se destaca como um centro de Excelência em Saúde. GIN OLIVEIRA.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/143/mocao_de_aplausos_no_021.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/143/mocao_de_aplausos_no_021.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, pelo Aniversario de 18 anos da UAST. PINHEIRO DE SÃO MIGUEL.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/144/mocao_de_aplausos_no_022.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/144/mocao_de_aplausos_no_022.2024.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, pelo falecimento do Doutor Raimundo Marzin Parente, mais conhecido Dr. Marzin. MANOEL ENFERMEIRO.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/145/mocao_de_aplausos_no_023.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/145/mocao_de_aplausos_no_023.2024.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, pelo falecimento do Senhor Germano Bezerra de Vasconcelos, mais conhecido como “Pancho”. SUBSCRITO POR TODOS VEREADORES.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/146/mocao_de_aplausos_no_024.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/146/mocao_de_aplausos_no_024.2024.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, pelo falecimento do ex-deputado estadual Vital Novaes. SUBSCRITO POR TODOS VEREADORES.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/147/mocao_de_aplausos_no_025.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/147/mocao_de_aplausos_no_025.2024.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, pelo falecimento do senhor Antônio Gomes da Silva, conhecido como “Seu Dias”. JOSÉ RAIMUNDO</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/148/mocao_de_aplausos_no_026.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/148/mocao_de_aplausos_no_026.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, à Carlos Júnior, idealizador da Copa das Favelas.  JOSÉ RAIMUNDO</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/149/mocao_de_aplausos_no_027.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/149/mocao_de_aplausos_no_027.2024.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, pelo falecimento do Deputado Estadual José Patriota. SUBSCRITA POR TODOS VEREADORES.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/150/mocao_de_aplausos_no_028.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/150/mocao_de_aplausos_no_028.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos Senhores Tibério Leite dos Santos, Breno de Souza Pereira e Erick Gustavo Leitão Rosendo, pelo excelente trabalho desenvolvido, em suporte de comissão de liberação dos precatórios do município de Serra Talhada.  JOSÉ RAIMUNDO</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/151/mocao_de_aplausos_no_029.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/151/mocao_de_aplausos_no_029.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, aos 4 policias, 1º Sgt Joseildo Pereira Marinho, o 3º Sgt João Paulo Vieira de Mariz, o Sd Pedro Luís da Silva Ramos e o Sd Ivaneurry Alves de Aquino, por ato de bravura, envolvendo uma criança que planejou agredir a professora.  NAILSON GOMES</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/152/mocao_de_aplausos_no_030.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/152/mocao_de_aplausos_no_030.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, à Professora Hellen Luci de Carvalho Medeiros, pela bravura em intervir na tentativa de atentado à vida.  CHINA MENEZES.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/153/mocao_de_aplausos_no_031.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/153/mocao_de_aplausos_no_031.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Excelentíssimo Senhor Severino do Ramos Nogueira (Dio do Batukão) pelo lançamento do livro “Encontro com a Saudade” MANOEL ENFERMEIRO.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/154/mocao_de_aplausos_no_032.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/154/mocao_de_aplausos_no_032.2024.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, pelo falecimento do Doutor Marcos César Elihimas de Carvalho, médico e ex-vereador de Serra Talhada.  SUBSCRITA POR TODOS VEREADORES.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/155/mocao_de_aplausos_no_033.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/155/mocao_de_aplausos_no_033.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Hospital Eduardo Campos, pela conquista da certificação ANGELS WSO GOLD. MANOEL ENFERMEIRO.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/156/mocao_de_aplausos_no_034.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/156/mocao_de_aplausos_no_034.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos policiais Sargento Rômulo Santos, Cabo Klebio Pereira e Soldado Leonardo Araújo.  JAIME INÁCIO</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/157/mocao_de_aplausos_no_036.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/157/mocao_de_aplausos_no_036.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao 14º BPM, pelo 31 anos de existência.  MANOEL ENFERMEIRO.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/158/mocao_de_aplausos_no_040.2024.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/158/mocao_de_aplausos_no_040.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, pela cerimônia de premiação do projeto Avança + Serra.  PINHEIRO DO SÃO MIGUEL, MANOEL ENFERMEIRO, NAILSON GOMES E CHINA MENEZES.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>Emend</t>
   </si>
   <si>
     <t>Emendas Impositivas</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 01/2024</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/840/emendas_impositivas_2024-2.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/840/emendas_impositivas_2024-2.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 02/2024</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/841/emendas_impositivas_2024-3.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/841/emendas_impositivas_2024-3.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 03/2024</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/842/emendas_impositivas_2024-4.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/842/emendas_impositivas_2024-4.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 04/2024</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/843/emendas_impositivas_2024-5.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/843/emendas_impositivas_2024-5.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 05/2024</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 06/2024</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/845/emendas_impositivas_2024-7.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/845/emendas_impositivas_2024-7.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 07/2024</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/846/emendas_impositivas_2024-8.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/846/emendas_impositivas_2024-8.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 08/2024</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/847/emendas_impositivas_2024-9.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/847/emendas_impositivas_2024-9.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 09/2024</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/848/emendas_impositivas_2024-10.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/848/emendas_impositivas_2024-10.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 010/2024</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/849/emendas_impositivas_2024-11.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/849/emendas_impositivas_2024-11.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 011/2024</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/850/emendas_impositivas_2024-12.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/850/emendas_impositivas_2024-12.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 012/2024</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/851/emendas_impositivas_2024-13.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/851/emendas_impositivas_2024-13.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 013/2024</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/852/emendas_impositivas_2024-14.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/852/emendas_impositivas_2024-14.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 014/2024</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/853/emendas_impositivas_2024-15.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/853/emendas_impositivas_2024-15.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 015/2024</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/854/emendas_impositivas_2024-16.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/854/emendas_impositivas_2024-16.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 016/2024</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/855/emendas_impositivas_2024-17.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/855/emendas_impositivas_2024-17.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 017/2024</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/856/emendas_impositivas_2024-18.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/856/emendas_impositivas_2024-18.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 018/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1552,68 +1552,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/749/projeto_de_lei_no_002.2025_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/750/projeto_de_lei_no_002.2025_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/30/decreto_legislativo_n-_001.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/31/decreto_legislativo_n-_002.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/32/decreto_legislativo_n-_003.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/33/decreto_legislativo_n-_004.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/34/decreto_legislativo_n-_005.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/35/decreto_legislativo_n-_006.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_n_001.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_n_002.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_n_003.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_n_004.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_n_005.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_n_006.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_n_007.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_n_008.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_n_009.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_n_010.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_n_012.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_n_013.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_n_014.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_n_015.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_n_016.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_n_017.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_n_018.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_n_019.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_n_020.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_n_021.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_n_022.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_n_023.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_n_024.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/159/requerimento_n_025.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento_n_026.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/161/requerimento_n_027.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/162/requerimento_n_028.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_n_029.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/164/requerimento_n_030.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/165/requerimento_n_031.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/166/requerimento_n_032.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/167/requerimento_n_033.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/168/requerimento_n_034.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/169/requerimento_n_035.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/170/requerimento_n_036.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/171/requerimento_n_037.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/172/requerimento_n_038.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/173/requerimento_n_039.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/174/requerimento_n_040.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/175/requerimento_n_041.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/176/requerimento_n_042.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/177/requerimento_n_043.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/179/requerimento_n_045.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/180/requerimento_n_046.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/181/requerimento_n_047.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/182/requerimento_n_048.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/183/requerimento_n_049.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/184/requerimento_n_050.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/123/mocao_de_aplausos_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/124/mocao_de_aplausos_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/125/mocao_de_aplausos_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/126/mocao_de_aplausos_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/127/mocao_de_aplausos_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/128/mocao_de_aplausos_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/129/mocao_de_aplausos_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/130/mocao_de_aplausos_no_008.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/131/mocao_de_aplausos_no_009.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/132/mocao_de_aplausos_no_010.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/133/mocao_de_aplausos_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/134/mocao_de_aplausos_no_012.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/135/mocao_de_aplausos_no_013.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/136/mocao_de_aplausos_no_014.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/137/mocao_de_aplausos_no_015.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/138/mocao_de_aplausos_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/139/mocao_de_aplausos_no_017.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/140/mocao_de_aplausos_no_018.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/141/mocao_de_aplausos_no_019.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/142/mocao_de_aplausos_no_020.2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/143/mocao_de_aplausos_no_021.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/144/mocao_de_aplausos_no_022.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/145/mocao_de_aplausos_no_023.2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/146/mocao_de_aplausos_no_024.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/147/mocao_de_aplausos_no_025.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/148/mocao_de_aplausos_no_026.2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/149/mocao_de_aplausos_no_027.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/150/mocao_de_aplausos_no_028.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/151/mocao_de_aplausos_no_029.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/152/mocao_de_aplausos_no_030.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/153/mocao_de_aplausos_no_031.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/154/mocao_de_aplausos_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/155/mocao_de_aplausos_no_033.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/156/mocao_de_aplausos_no_034.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/157/mocao_de_aplausos_no_036.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/158/mocao_de_aplausos_no_040.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/840/emendas_impositivas_2024-2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/841/emendas_impositivas_2024-3.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/842/emendas_impositivas_2024-4.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/843/emendas_impositivas_2024-5.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/845/emendas_impositivas_2024-7.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/846/emendas_impositivas_2024-8.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/847/emendas_impositivas_2024-9.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/848/emendas_impositivas_2024-10.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/849/emendas_impositivas_2024-11.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/850/emendas_impositivas_2024-12.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/851/emendas_impositivas_2024-13.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/852/emendas_impositivas_2024-14.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/853/emendas_impositivas_2024-15.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/854/emendas_impositivas_2024-16.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/855/emendas_impositivas_2024-17.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/856/emendas_impositivas_2024-18.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/749/projeto_de_lei_no_002.2025_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/750/projeto_de_lei_no_002.2025_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/30/decreto_legislativo_n-_001.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/31/decreto_legislativo_n-_002.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/32/decreto_legislativo_n-_003.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/33/decreto_legislativo_n-_004.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/34/decreto_legislativo_n-_005.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/35/decreto_legislativo_n-_006.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_n_001.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_n_002.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_n_003.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_n_004.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_n_005.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_n_006.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_n_007.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_n_008.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_n_009.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_n_010.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_n_012.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_n_013.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_n_014.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_n_015.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_n_016.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_n_017.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_n_018.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_n_019.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_n_020.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_n_021.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_n_022.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_n_023.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_n_024.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/159/requerimento_n_025.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento_n_026.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/161/requerimento_n_027.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/162/requerimento_n_028.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_n_029.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/164/requerimento_n_030.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/165/requerimento_n_031.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/166/requerimento_n_032.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/167/requerimento_n_033.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/168/requerimento_n_034.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/169/requerimento_n_035.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/170/requerimento_n_036.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/171/requerimento_n_037.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/172/requerimento_n_038.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/173/requerimento_n_039.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/174/requerimento_n_040.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/175/requerimento_n_041.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/176/requerimento_n_042.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/177/requerimento_n_043.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/179/requerimento_n_045.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/180/requerimento_n_046.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/181/requerimento_n_047.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/182/requerimento_n_048.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/183/requerimento_n_049.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/184/requerimento_n_050.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/123/mocao_de_aplausos_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/124/mocao_de_aplausos_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/125/mocao_de_aplausos_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/126/mocao_de_aplausos_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/127/mocao_de_aplausos_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/128/mocao_de_aplausos_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/129/mocao_de_aplausos_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/130/mocao_de_aplausos_no_008.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/131/mocao_de_aplausos_no_009.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/132/mocao_de_aplausos_no_010.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/133/mocao_de_aplausos_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/134/mocao_de_aplausos_no_012.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/135/mocao_de_aplausos_no_013.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/136/mocao_de_aplausos_no_014.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/137/mocao_de_aplausos_no_015.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/138/mocao_de_aplausos_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/139/mocao_de_aplausos_no_017.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/140/mocao_de_aplausos_no_018.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/141/mocao_de_aplausos_no_019.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/142/mocao_de_aplausos_no_020.2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/143/mocao_de_aplausos_no_021.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/144/mocao_de_aplausos_no_022.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/145/mocao_de_aplausos_no_023.2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/146/mocao_de_aplausos_no_024.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/147/mocao_de_aplausos_no_025.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/148/mocao_de_aplausos_no_026.2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/149/mocao_de_aplausos_no_027.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/150/mocao_de_aplausos_no_028.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/151/mocao_de_aplausos_no_029.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/152/mocao_de_aplausos_no_030.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/153/mocao_de_aplausos_no_031.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/154/mocao_de_aplausos_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/155/mocao_de_aplausos_no_033.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/156/mocao_de_aplausos_no_034.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/157/mocao_de_aplausos_no_036.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/158/mocao_de_aplausos_no_040.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/840/emendas_impositivas_2024-2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/841/emendas_impositivas_2024-3.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/842/emendas_impositivas_2024-4.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/843/emendas_impositivas_2024-5.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/845/emendas_impositivas_2024-7.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/846/emendas_impositivas_2024-8.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/847/emendas_impositivas_2024-9.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/848/emendas_impositivas_2024-10.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/849/emendas_impositivas_2024-11.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/850/emendas_impositivas_2024-12.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/851/emendas_impositivas_2024-13.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/852/emendas_impositivas_2024-14.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/853/emendas_impositivas_2024-15.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/854/emendas_impositivas_2024-16.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/855/emendas_impositivas_2024-17.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2024/856/emendas_impositivas_2024-18.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>