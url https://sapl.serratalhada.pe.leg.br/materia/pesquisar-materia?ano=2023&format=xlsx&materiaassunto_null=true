--- v0 (2026-02-04)
+++ v1 (2026-06-10)
@@ -51,2412 +51,2412 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/784/projeto_de_lei_no_01_de_2023_-_coletivo_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/784/projeto_de_lei_no_01_de_2023_-_coletivo_ok.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE OS ANEXOS I, II, III E IV DA LEI COMPLEMNTAR MUNICIPAL Nº 035/2006, COM REDAÇÃO DADA PELA LEI COMPLEMENTAR Nº 384, DE 16 DE FEVEREIRO DE 2022, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/785/projeto_de_lei_no_02.2023_-_mesa_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/785/projeto_de_lei_no_02.2023_-_mesa_ok.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI Nº 1.742, DE 20 DE DEZEMBRO DE 2019 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>GIN OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/786/projeto_de_lei_no_03.2023_-_ginclecio_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/786/projeto_de_lei_no_03.2023_-_ginclecio_ok.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA FRANCISCO DE ASSIS NOGUEIRA (ANTIGA RUA PROJETADA JONAS DE SÁ CARVALHO), LOCALIZADA NO BEIRRO JOSÉ ALVES DE CARVALHO NUNES, EM SERRA TALHADA-PE.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/787/projeto_de_lei_no_04.2023_-_mesa_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/787/projeto_de_lei_no_04.2023_-_mesa_ok.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I, II, III E IV DA LEI Nº 1542, DE 15 DE ABRIL DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/788/projeto_de_lei_no_05.2023_-_andre_maio_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/788/projeto_de_lei_no_05.2023_-_andre_maio_ok.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE BENEDITO SÁVIO ROQUE DE LIMA (BENÉ ROQUE), A RUA LOCALIZADA NO BAIRRO DA AABB, EM SERRA TALHADA/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/789/projeto_de_lei_no_06.2023_-_pinheiro_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/789/projeto_de_lei_no_06.2023_-_pinheiro_ok.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO FORROZEIRO NO MUNICÍPIO DE SERRA TALHADA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/790/projeto_de_lei_no_08.2023_-_ginclecio_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/790/projeto_de_lei_no_08.2023_-_ginclecio_ok.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE SINALIZAÇÃO LUMINOSA EM CARROÇAS DE TRAÇÃO ANIMAL, COM O OBJETIVO DE GARANTIR A SEGURAÇA NO TRÂNSITO.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ADERBAL BEZERRA DA SILVA (ANTIGA RUA NOVA BORBOREMA OU TRAVESSA DO CRUZEIRO), LOCALIZADA NO BAIRRO SÃO SEBASTIÃO (BORBOREMA), EM SERRA TALHADA/PE.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/792/pl_no_011.2023_-_nailson_gomes_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/792/pl_no_011.2023_-_nailson_gomes_ok.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ANTÔNIO ALVES DE OLIVEIRA, LOCALIZADA NO BAIRRO NOSSA SENHORA DA CONCEIÇÃO E AABB, EM SERRA TALHADA/PE.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/793/pl_no_012.2023_-_nailson_gomes_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/793/pl_no_012.2023_-_nailson_gomes_ok.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA DARLINEIA LOPES FERNANDES SILVA (PROJETADA 01, QUADRA 54, QUITANDINHA), LOCALIZADA NO BAIRRO JOSÉ ALVES DE CARVALHO NUNES, EM SERRA TALHADA/PE.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/794/pl_no_013.2023_-_pinheiro_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/794/pl_no_013.2023_-_pinheiro_ok.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE AV. DONA MARGARITA ELIHIMAS DE CARVALHO (AV. PROJETADA DONA MARGARITA LIHIMAS DE CARVALHO), LOCALIZADA NO BAIRRO JOSÉ ALVES DE CARVALHO NUNES, EM SERRA TALHADA/PE.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/795/pl_no_014.2023_-_pinheiro_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/795/pl_no_014.2023_-_pinheiro_ok.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE AV. DOUTOR PAULO CÉSAR ELIHIMAS DE CARVALHO (AV. PROJETADA DOUTOR PAULO CÉSAR ELIHIMAS DE CARVALHO), LOCALIZADA NO BAIRRO JOSÉ ALVES DE CARVALHO NUNES, EM SERRA TALHADA/PE.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/796/pl_no_015.2023_-_ginclecio_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/796/pl_no_015.2023_-_ginclecio_ok.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VALORIZAÇÃO DOS PROFISSIONAIS DE EDUCAÇÃO DO MUNICÍPIO DE SERRA TALHADA-PE</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/797/pl_no_016.2023_-_andre_maio_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/797/pl_no_016.2023_-_andre_maio_ok.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AFIXAÇÃO NAS PARADAS DE ÔNIBUS DE PLACAS COM HORÁRIOS DAS LINHAS DE TRANSPORTE COLETIVO E NOS PRÓPRIOS VEÍCULOS NO MUNICÍPIO DE SERRA TALHADA-PE.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/798/pl_no_017.2023_-_antonio_dionizio_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/798/pl_no_017.2023_-_antonio_dionizio_ok.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSÉ DOMICILIANO PAIXÃO (RUA PROJETADA 03), LOCALIZADA NO LOTEAMENTO MANOEL CARVALHO, BAIRRO TANCREDO NEVES, EM SERRA TALHADA/PE.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/799/projeto_de_lei_no_018.2023_-_andre_maio_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/799/projeto_de_lei_no_018.2023_-_andre_maio_ok.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE MEIA-ENTRADA PARA RADIALISTA, JORNALISTA E PUBLICITÁRIOS EM ESTABELECIMENTO E EVENTOS CULTURAIS, ESPORTIVOS, DE LAZER E ESTRETENIMENTO NO ÂMBITO DO MUNICÍPIO DE SERRA TALHADA.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/800/pl_no_019.2023_-_agenor_de_melo_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/800/pl_no_019.2023_-_agenor_de_melo_ok.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.904, DE 24 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/801/projeto_de_lei_no_020.2023_-_agenor_de_melo_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/801/projeto_de_lei_no_020.2023_-_agenor_de_melo_ok.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE JOÃO DIONÍSIO ALVES (JOÃO CAIÇARA), A RUA LOCALIZADA EM CAIÇARINHA DA PENHA, 3º DISTRITO DE SERRA TALHADA/PE.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/802/pl_no_022.2023_-_manoel_casciano_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/802/pl_no_022.2023_-_manoel_casciano_ok.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 788, DE 19 DE ABRIL DE 1991.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/803/pl_no_023.2023_-_manoel_casciano_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/803/pl_no_023.2023_-_manoel_casciano_ok.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDO O DIA DO TAXISTA, A SER COMEMORADO ANUALMENTE NA DATA DE 25 DE JULHO, EM SERRA TALHADA/PE.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/804/projeto_de_lei_no_024.2023_ginclecio_oliveira_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/804/projeto_de_lei_no_024.2023_ginclecio_oliveira_ok.pdf</t>
   </si>
   <si>
     <t>CRIA O DIA MUNICIPAL JOVEM ESCRITOR, QUE INCENTIVA A ESCRITA DOS JOVENS DO MUNICÍPIO DE SERRA TALHADA-PE.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/805/projeto_de_lei_no_025.2023_andre_maio_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/805/projeto_de_lei_no_025.2023_andre_maio_ok.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ART. 5º-A À LEI Nº 1.986, DE 16 DE AGOSTO DE 2023, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/806/pl_no_026.2023_-_coletivo_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/806/pl_no_026.2023_-_coletivo_ok.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE A LEI COMPLEMENTAR MUNICIPAL Nº 035/2006, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/807/projeto_de_lei_no_027.2023_ginclecio_oliveira_ok.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/807/projeto_de_lei_no_027.2023_ginclecio_oliveira_ok.pdf</t>
   </si>
   <si>
     <t>RECONHECE AS VAQUEJADAS COMO PATRIMÔNIO CULTURAL, PRÁTICA ESPORTIVA E DE IMPORTÂNCIA SOCIAL E ECONÔMICA PARA O MUNICÍPIO DE SERRA TALHADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/441/requerimento_no_001.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/441/requerimento_no_001.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2023, de autoria do Vereador Romerio Sena Brasil, que solicira à Secretária de Obras e Infreestrutura, no sentido de viabilizar a construção de dois redutores de velocidade (quabra-molas), na Rua João Rodrigues de Lima, Bairro AABB, próximo à Escola Santa Izabel, entre os números 65 e 91, nesta Cidade.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/442/requerimento_no_002.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/442/requerimento_no_002.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/2023, de autoria do Vereador Antônio Dionízio da Silva, que solicita à Prefeita de Serra Talhada, junto ao Secretário de Agricultura, uma máquina retroescavadeira e uma caçamba para realização de uma operação tapa-buraco nas estradas que ligam as comunidades do 5º distrito de Serra Talhada - PE.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_no_003.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_no_003.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 003/2023, de autoria do Vereador Agenor de Melo Lima, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar o calçamento das Ruas Abel Bernardino, José Moreno e João Isaias, localizadas no 3º distrito de Caiçarinha da Penha, deste Município.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/444/requerimento_no_004.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/444/requerimento_no_004.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 004/2023, de autoria do Vereador Agenor de Melo Lima, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar o calçamento das ruas abaixo relacionadas, localizada no Distrito 8º de Varzinha, neste mundo.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/445/requerimento_no_005.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/445/requerimento_no_005.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 005/2023, de autoria do Vereador Agenor de Melo Lima, que solicita à Secretaria de iluminação para que seja viabilizado em caráter de urgência a colocação das luzes dos postes BR 232, que fica localizado após o Bairro Vanete Almeida.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_no_006.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_no_006.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 006/2023, de autoria do Vereador Nailson da Silva Gomes, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a recuperação asfáltica das ruas Rufino Nicolau, Luis Olavo de Andrade e Antônio Alves de Oliveira no Bairro da AABB, nesta cidade.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_no_007.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_no_007.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 007/2023, de autoria do Vereador Gin Oliveira, que solicita à Prefeita de Serra Talhada, junto ao Secretário de Educação, no sentido de reformar a Escola Municipal Vicente Inácio, localizada na Rua Manoel Barbosa de Oliveira, nº 269, Bairro José Tomé de Souza Ramos, nesta Cidade.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/448/requerimento_no_008.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/448/requerimento_no_008.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 008/2023, de autoria do Vereador Gin Oliveira, que solicita à Prefeita de Serra Talhada, junto ao Secretário de Agricultura e Recursos Hídricos, no sentido de recuperação dos três acessos a barragem do Jazido.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/449/requerimento_no_009.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/449/requerimento_no_009.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 009/2023, de autoria do Vereador Agenor de Melo Lima, que solicita à Prefeita de Serra Talhada, junto a Secretária de Serviços Públicos, que viabilize a ampliação do Cemitério de Varzinha, no 8º Distrito deste Município.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/450/requerimento_no_010.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/450/requerimento_no_010.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 010/2023, de autoria do Vereador Agenor de Melo Lima, que solicita à Prefeita de Serra Talhada, junto ao Secretário de Agricultura e Recursos Hídricos, no sentido de providenciar a recuperação das estradas vicinais de Varzinha a Caiçarinha da Penha, de Serra Grande a Martiliano; de Fuxica a Cacimbinha; a Caiçarinha a Tauapiranga, de Conceição de Cima, passado por Cacimbinha Catole; até à estrada de Tauapiranga; de Conceição do Meio a Balança; de Conceição de Baixo, passando por Cachoeira do Sal, até o Catplé.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/451/requerimento_no_011.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/451/requerimento_no_011.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 011/2023, de autoria do Vereador Antônio Dionízio da Silva, que solicita à Prefeita de Serra Talhada, junto ao Secretário de Agricultura, para realizar o serviço de alargamento nas estradas da zona rural que são acesso as localidades da Melancia  Poldrinho no 5º distrito em Serra Talhada-PE.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/452/requerimento_no_012.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/452/requerimento_no_012.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 012/2023, de autoria do Vereador André Terto, que solicita a Secretária de Assistência Social e Cidadania, no sentido de informar a lista dos beneficiários dos catadores de reciclagem do lixão.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/453/requerimento_no_013.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/453/requerimento_no_013.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 013/2023, de autoria do Vereador André Terto, que solicita a Secretária de Serviços Públicos, no sentido de informar a lista e a quantidade de carros locados no serviço publico com prazo  valores dos contratos.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/454/requerimento_no_014.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/454/requerimento_no_014.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 014/2023, de autoria da Vereadora Alice Conrado, que solicita ao Departamento de Estradas e Rodagem de Pernambuco - DER/PE, para que promova o roço do mato às margens da PE 414, que liga o Distrito de Bernardo Vieira a BR - 232, no município de Serra Talhada-PE.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/455/requerimento_no_015.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/455/requerimento_no_015.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 015/2023, de autoria do Vereador China Menezes, que solicita à Prefeita de Serra Talhada, junto ao Secretário de Agricultura e Recursos Hídricos, no sentido de patrolar as estradas da zona rural Castor e Beleza, localizadas no 5º distrito -Poço da Cerca, deste Município.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/456/requerimento_no_016.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/456/requerimento_no_016.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 016/2023, de autoria do Vereador Evandro de Spuza Lima, que solicita à Secretária de Saúde Lisbeth Rosa de Souza Lima, os números dos empenhos e as notas fiscais, dos valores que foram gastos com quentinhas na orem de 945.479,38, destinados ao enfrentamento a Covid-19, portaria 894, de 11 de maio de 021 incentivos financeiros federais, conforme resposta ao requerimento de nº 023/2022, solicitado pelo vereador Evandro de Souza Lima (Vandinho da Saúde).</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/457/requerimento_no_017.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/457/requerimento_no_017.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 017/2023, de autoria do Vereador José Raimundo Filho, que solicita ao ilustríssimo Superintendente de Trânsito em frente às Escolas localizadas nas principais vias da cidade, nos horários de entrada e saída dos alunos.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/458/requerimento_no_018.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/458/requerimento_no_018.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 018/2023, de autoria do Vereador André Maio, que solicita à Governadora do Estado de Pernambuco e ao Excelentíssomo Deputado Estadual de Pernambuco e ao Excelentíssimo Senhor Deputado Federal de Pernambuco, para que possa viabilizar a implantação de uma Unidade do Expresso Cidadão no Shopping Sera Talhada-PE.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/459/requerimento_no_019.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/459/requerimento_no_019.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 019/2023, de autoria do Vereador André Maio, que solicita ao Deputado Federal de Pernambuco, para que possa viabilizar a destinação de recursos para a realização de serviços de serviços de Terraplanagem da estrada do 4º Distrito de Luanda, para atender as comunidades de Carnaúba, Jardim, Água Branca, São Bento, Cabana, Barreiros, Gavião e a Estrada da Jurema ligando o 7º Distrito de Santa Rita ao 4º Distrito Luanda.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/460/requerimento_no_020.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/460/requerimento_no_020.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 020/2023, de autoria do Vereador Ronaldo Romão de Sousa, que solicita ao Superintendente Reginal do DNIT, no sentido de viabilizar a instação de um redutor de Velocidade Eletrônico no KM 416, BR-232, nas intermediações do antigo Corpo de Bombeiros, em Serra Talhada/PE.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/461/requerimento_no_021.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/461/requerimento_no_021.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 021/2023, de autoria do Vereador Agenor de Melo Lima, que solicita à Prefeita de Serra Talhada, junto ao Secretário de Iluminação Pública, que Viabilize a iluminação para o Cemitério Público, de Caiçarinha da Penha, e o Cemitério Público de Santana de Caiçarinha, localizado no 3º Distrito deste Município.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/462/requerimento_no_022.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/462/requerimento_no_022.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 022/2023, de autoria do Vereador Agenor de Melo Lima, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a construção da Praça Dionizio Alves da Silva, localizado no 3º Distrito de Caiçarinha da Penha, deste Município.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/463/requerimento_no_023.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/463/requerimento_no_023.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 023/2023, de autoria do Vereador Rosimério de Cuca, que solicita à Governadora do Estado de Pernambuco, junto ao Senhor Maurício Canuto, Superintendente do Departamento de Estrada e Rodagem (DER), no sentido de viabilizar a recuperação asfáltica da VPE 412, Rodovia Conselheiro Oliveira Neto, estrada que liga o bairro José Rufino Alves (Caxixola), ao Aeroporto Santa Magalhães, nesta Cidade.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/464/requerimento_no_024.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/464/requerimento_no_024.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 024/2023, de autoria do Vereador Agenor de Melo Lima, que solicita à Governadora e a Prefeita de Serra Talhada, junto ao Diretor do Departamento de Estradas e Rodagem de Pernambuco - DER/PE, no sentido de vibilizar obra de pavimentação asfáltica de 11km da rodovia Luiz Joaquim de Melo, VPE-411, trecho que liga Varzinha - 8º Distrito (BR-232) à Caiçarinha da Penha 3º Distrito, em Serra Talhada/PE.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/465/requerimento_no_025.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/465/requerimento_no_025.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 025/2023, de autoria do Vereador Andre Maio, que solicita ao Deputado Federal de Pernambuco Waldemar Oliveira, para que possa viabilizar a destinação de recursos para a realização de serviços de Pavimentaão Asfáltica da Vila de Poço da Cerca (Serrinha) no 5º Distrito d Serra Talhada - PE.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/466/requerimento_no_026.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/466/requerimento_no_026.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 26/2023, de autoria do Vereador Nailson Gomes, solicita à Prefeita de Serra Talhada, junto ao Secretário de Iluminação Pública, no sentido de viabilizar a iluminação da Avenida Padre Cícero sentido a Universidade Pública, no Bairro José Tomé de Souza nesta cidade.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/467/requerimento_no_027.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/467/requerimento_no_027.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 27/2023, de autoria do Vereador Agenor de Melo Lima, solicitando à Governadora, junto ao Comandante Geral da PMPE, no sentido de disponibilizar efeivo para ocupar o poso policial localizado na Sede do Distrito de Varzinha, localizado as margens da BR-232, em Serra Talhada/PE. Em vista disso, solicio a Prefeita de Serra Talhada, para viabilizar a reativação desse posto policial com o devido aparato físico.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/468/requerimento_no_028.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/468/requerimento_no_028.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 28/2023, de autoria do Vereador André Terto, solicita ao Deputado Estadual Fabrizio Ferraz, para viabilizar recrsos financeiros, através de uma Emenda Parlamentar no valor de R$500,000,00, para a construção de vaquejada municipal, na cidade de Serra Talhada-PE.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/469/requerimento_no_029.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/469/requerimento_no_029.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 29/2023, de autoria do Vereador André Terto, solicita à Prefeita de Serra Talhada, junto a Secetária de Finanças, solicita que seja informado a esta Casa o valor das receitas arrecadadas com impostos de IPTU, ISS e Iluminação Pública neste município nos exercícios financeiros de 2021 e 2022, e a que despesas os valores foram destinados.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/470/requerimento_no_030.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/470/requerimento_no_030.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 30/2023, de autoria do Vereador Romério Sena Brasil, solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentidos de viabilizar o recapeamento da pavimntação asfaltico, na Rua do Sertão, mais conhecida como Rua da Caixa D'água no bairro Bom Jesus, inicia na Rua Capitão Arlindo Rocha, na entrada do posto de combustível até a Creche Rosália Vieira, nesta cidade.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/471/requerimento_no_031.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/471/requerimento_no_031.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 31/2023, de autoria do Vereador André Maio, solicita ao Deputado Federal de PErnambuci, para que possa viabilizar destinação de recursos para atender a Associação de Pescadores Artesanais do Pajeú da comunidade do Poo da Cerca (Serrinha) no 5º Distrito de Serra Talhada-PE, para a construção de casas, construção de uma sede para Associação dos pescadores, rede de pesca, canoa, frízer e isopor.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/472/requerimento_no_032.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/472/requerimento_no_032.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 32/2023, de autoria do Vereador André Maio, solicita à Governadora do Estado de Prnambuco  ao Excelentíssimo Deputado Estadual por Pernambuco, que possa viabilizar Extensão de rede de abastecimento de água da comunidade de Santana de Caiçarinha da Penha em Serra Talhada-PE.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/473/requerimento_no_033.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/473/requerimento_no_033.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 33/2023, de autoria do Vereador André Terto, solicita à Prefeita de Serra Talhada, junto ao Secretário de Administração, no sentido de informar a lista e a quantidade de veículos e maquinas locada em todas as secretarias do município com prazo e valores dos contratos.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/474/requerimento_no_034.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/474/requerimento_no_034.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 4/2023, de autoria do Vereador André Terto, solicita ao excelentíssimo Deputado Federal Waldemar Oliveira, de um maquinário para reconstrução da terra planagem das estradas que ligam as comunidades do IPA, Xique-Xique, Haras, Paus Brancos e Extrema.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/475/requerimento_no_035.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/475/requerimento_no_035.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 35/2023, de autoria do Vereador Romério Sena Brasil, solicita à Prefeita de Serra Talhada, junto ao /secretário de Iluminação Pública, no sentido de viabilizar a instalação de pontos novos, nos postes do Sítio Olho D'água, 5º distrito, próximo a Escola Rosa Nunes de Barros, e poço artesiano comunitário, nesta cidade.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/476/requerimento_no_036.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/476/requerimento_no_036.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 36/2023, de autoria do Vereador Antônio Dionízio da Silva, solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentidos de viabilizar uma caçamba e retroescavadeira para colocar aterro e fechar os buracos que estão localizados em várias ruas do bairro Caxixola.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_no_037.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_no_037.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 37/2023, de autoria do Vereador José Raimundo Filho, solicita ao Secretário de Iluminação Pública de Serra Talhada-PE para que seja designada uma equipe de referida Secretria para consertar dois postes e colocar cinco lâmpadas, na Lagoa Maria Timóteo, bairro Bom Jesus.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_no_038.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_no_038.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 38/2023, de autoria do Vereador André Terto, solicita à Secretária de Serviços Públicos, no sentido de informar a lista e a quantidae de maquinas locadas no serviço público com prazo e valores dos contratos.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/479/requerimento_no_039.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/479/requerimento_no_039.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 39/2023, de autoria do Vereador André Terto, que a Secretária de Obras e Infraestrutura e ao Secretário de Meio Ambiente para enviar nformações do andamento da obra do Parque dos Ipês do IPSEP, quanto ao valor do serviço executado e o que falta para conclusão de obra.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/480/requerimento_no_040.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/480/requerimento_no_040.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 40/2023, de autoria do Vereador Francisco Pinheiro de Barros, que solicita ao Depuado Federal, no sentido de viabilizar recursos através de Emenda Parlamentar para terraplanagem das seguines localidades no município de Serra Talhada/PE, Iniciando pela PE 390, na entrada e acesso àfazenda São Miguel. Também contemplar as localidades no 5º Distrito e outros.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/481/requerimento_no_041.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/481/requerimento_no_041.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 41/2023, de autoria do Vereador Agenor de Melo Lima, solicita à Prefeita de Serra Talhada, junto ao Secretário de Agricultura e Recursos Hídricos, no sentido de viabilizar a Recuperação da Estrada da Fazenda Poço Escuro, neste Município.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/482/requerimento_no_042.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/482/requerimento_no_042.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 42/2023, de autoria do Vereador José Raimundo Filho, solicita à Governadora de Pernambuco, exensivo a Secretária Estaduas de Saúde, no sentido de indicar que seja realizada a habilitação de Instituto do Câncer Infantil do Sertão (ICIS) no SUS Estadul em Serra Talhada-PE.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/483/requerimento_no_043.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/483/requerimento_no_043.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 43/2023, de autoria do Vereador Jaime Inácio, solicita ao Diretor do Departamento de Estradas e Rodagens - DER, junto ao Secretário de Mobilidade e Infraestrutura no sentido d viabilizar o roço da PE-418 que liga a Sede de Serra Talhada/PE a Santa Rita - 7º Distrito deste Município.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/484/requerimento_no_045.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/484/requerimento_no_045.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 45/2023, de autoria do Vereador Agenor de Melo Lima, solicita a Prefeita de Serra Talhada  e ao Deputado Federal Fernando Monteiro, no sentido de viabilizar a destinação de recursos financeiros através de Emenda Parlamentar para uma construção de passagem Molhada na propriedade do senhor Antônio Vitorino, em Caiçarinha da Penha - 3º distrito, deste Município.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/485/requerimento_no_047.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/485/requerimento_no_047.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 47/2023, de autoria do Vereador André Maio, solicita a Governadora do Estado de Pernambuco e ao Deputado Estadual de Pernambuco Kaio Maniçoba, Deputado Estadual de Pernambuco, para viabilizar a implantação de Sistema de abastecimento de gás natural no município de Serra Talhada.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/486/requerimento_no_048.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/486/requerimento_no_048.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 48/2023, de autoria do Vereador André Maio, solicita ao Deutado Estadual de Pernambuco Kaio Maniçoba, para viabilizar um projeto de Lei Estadual no sentido d dar Insenção de Autorga para Poço Artesino Perfurado no Cristalino em todo Estado de Pernambuco.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_no_049.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_no_049.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 49/2023, de autoria do Vereador José Raimundo, solicita a Presidente da AMUPE no entido de buscar esforços junto a CPRH e ANM, solicitando informações dos processos de licenciamento dos caçambeiros para outorga de extração de areia e extração mineral do Município de Serra Talhada.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/488/requerimento_no_050.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/488/requerimento_no_050.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 50/2023, de autoria de vários vereadores, solicitando a Governadora do Estado de Pernambuco, junto ao Secretário de Desenvolvimento Agrário, no sentido de viabilizar a regularização e renovação do Programa de Aquisição de Alimentos com a Cooperativa dos Produtores Rurais de Luanda - Coopal, 4º Distrito deste Município.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/489/requerimento_no_051.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/489/requerimento_no_051.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 51/2023, de autoria do Vereador Jaime Inácio, solicita a Secretária de Obras e Infraestrutura, no sentido de viabilizar o asfalto da rua do cemitério, Na Av. Antônio Romão de Farias até a Rua 4, localizado, no Alto Bom Jesus, partindo da BR 232, nesta Cidade.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/490/requerimento_no_052.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/490/requerimento_no_052.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 52/2023, de autoria do Vereador Ronaldo Romão de Sousa, solicita a Prefeita de Serra Talhada, junto a Secretária de Assistência Social e Cidadania, no sentido de instalar novamente um Centro de Referência da Assistência Social - CRAS no bairro São Sebastião (Borborema).</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_no_054.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_no_054.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 54/2023, de autoria do Vereador André Terto, solicita ao Depuado Federal Walter Oliveira, para viabilizar uma emenda para aquisição de uma ambulância UTI móvel para secretaria de saúde deste município.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/492/requerimento_no_055.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/492/requerimento_no_055.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 55/2023, de autoria do Vereador André Terto, solicita a Prefeita de Serra Talhada, junto ao Secretário de Agricultura e Recursos Hídricos, no sentido de viabilizar uma balança para bovino, internet de melhor qualidade e construção de um box de alimentação para a Feira de Animais.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_no_056.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_no_056.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 56/2023, de autoria do Vereador Jaime Inácio, solicita a Prefeita de Serra Talhada  no sentido de disponibilizar a ampliação do cemitério de Santa Rita.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/494/requerimento_no_057.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/494/requerimento_no_057.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 57/2023, de autoria do Vereador André Terto, solicita ao Secretário Municipal de Meio Ambiente, no sentido de viabilizar a arborização da feira de animais nesta cidade.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_no_058.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_no_058.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 58/2023, de autoria do Vereador Agenor de Melo Lima, solicita a Prefeita de Serra Talhada  e ao Deputado Federal Frnando Montiro no sentido de viabilizar a destinação de recursos financeiros através de Emenda Parlamentar para aquisição de Dois Tratores de Oneu para as Associações localizadas em Caiçarinha da Penha, no 3º distrito de deste Município.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_no_059.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_no_059.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 59/2023, de autoria do Vereador Nailson Gomes, solicita a Prefeita de Serra Talhada, junto a Secretária de Obras, no sentido de viabilizar a ampliação do cemitério da Fazenda Ema, neste município.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/497/requerimento_no_060.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/497/requerimento_no_060.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 60/2023, de autoria do Vereador Jaime Inácio, solicita ao Tribunal Regional Eleitoral-PE, no sentido de viabilizar uma urna no São Lourenço, localizado no trecho que liga Santa Rita - 7º Distrito.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_no_061.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_no_061.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 61/2023, de autoria do Vereador Rosimério Luiz Alves Costa, solicita a Prefeita de Serra Talhada, junto ao Superintendente de Trânsito - STTrans, no sentido de realizar e/ou intensificar a fiscalização quanto a circulação de bicicletas modificadas para ciclomotores irregulares, e pilotadas por menores de idade sem a devida autorização dos órgãos competentes no âmbito do Município de Serra Talhada/PE.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/499/requerimento_no_062.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/499/requerimento_no_062.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 62/2023, de autoria do Vereador Antônio Dionízio, solicita a Prefeita de Serra Talhada, junto a Secretária Municipal de Serviços Públicos, de uma máquina para fazer a limpeza de entulhos e mato que se encontram nas proximidades do bairro Vila Bela.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_no_063.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_no_063.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 63/2023, de autoria do Vereador Jaime Inácio, solicita a Prefeita de Serra Talhada, junto ao Deputado Federal Fernando Monteiro, no sentido de viabilizar a estrada da PE-418 à Água Branca pela Jurema.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_no_064.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_no_064.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 64/2023, de autoria do Vereador Antônio Dionízio da Silva, solicita a Prefeita de Serra Talhada  a doação de ujm terreno no bairro Vila Bela para a construção de uma igreja católica.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/502/requerimento_no_065.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/502/requerimento_no_065.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 65/2023, de autoria do Vereador Rosimério Luiz Alves da Costa, solicita ao Presidente da Casa Legislativa, para viabilizar uma sessão solene em homenagem ao senhor José Carlos Pessoa, pela sua brilhante e renomada carreira como radialista, notoriamente conhecida e propagada pela população serra-talhadense.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/503/requerimento_no_066.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/503/requerimento_no_066.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 66/2023, de autoria do Vereador Antônio Dionízio da Silva, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Iluminação Pública, a iluminação da Avenida Cosme de Magalhães popularmente conhecida com Avenida Triunfo.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_no_067.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_no_067.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 067/2023, de autoria do Vereador Fabrício André Magalhães Terto, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Educação, no sentido de fornecer informações acerca de quantos Mediadores Pedagógicos para alunos de atenção especial existem na rede municipal de ensino, suas respectivas lotações e se são devidamente capacitados em educação especial e inclusiva.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/505/requerimento_no_068.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/505/requerimento_no_068.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 068/2023, de autoria do Vereador André Maio, que solicita ao Deputado Federal de Pernambuco, para que possa viabilizar a destinação de recursos para a realização de serviços de Terraplanagem da estrada das Granjas no Município de Serra Talhada-PE.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/506/requerimento_no_070.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/506/requerimento_no_070.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 070/2023, de autoria do Vereador José Jaime Inácio de Oliveira, que solicita a Prefeita de Serra Talhada uma identificação na estrada de Santa Rita - 7º Distrito de Serra Talhada.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/507/requerimento_no_071.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/507/requerimento_no_071.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 071/2023, de autoria do Vereador André Terto, que solicita a Prefeita de Serra Talhada, junto ao Superintendente de Trâmsito - STTRANS, no sentido de fornecer informações detalhadas dos contratos de obras e servios de engenharia de trádego de Município, especificando os engenheiros responsáveis pelos respectivos projetos e os valores recebidos de 2021 até a presente data.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/508/requerimento_no_072.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/508/requerimento_no_072.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 072/2023, de autoria do Vereador André Terto, que solicita a Prefeita de Serra Talhada, e ao Secretário de Iluminação pública no sentido de disponibilizar a manutenção da iluminação na feira dos animais e implantação de alguma lâmpadas.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/509/requerimento_no_073.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/509/requerimento_no_073.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 073/2023, de autoria do Vereador José Raimundo, que solicita ao Presidente da Fundação Cultural de Serra Talhada, no sentido de enviar a esta Casa Legislativa as seguintes informações referentes ao TV Serra.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/510/requerimento_no_075.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/510/requerimento_no_075.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 075/2023, de autoria do Vereador José Raimundo, que solicita a Secretária de Serviços Públicos de Serra Talhada e ao Senhor Tércio Despachante, que seja enviada a esta Casa Legislativa informações sobre o novo cemitério de Serra Talhada.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/511/requerimento_no_076.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/511/requerimento_no_076.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 076/2023, de autoria do Vereador Antônio Dionízio da Silva, que solicita ao Departamento Nacional de Infraestrutura e Transportes - DNIT para instalação de uma lombada eletrônica na BR-232 na entrada do bairro Vila Bela em Serra Talhada-PE.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/512/requerimento_no_077.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/512/requerimento_no_077.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 077/2023, de autoria do Vereador André Terto, que solicita a Prefeita de Serra Talhada, junto a Secretária de Saúde, no sentido de fornecer informações detalhadas com relaçao de médicos e os respectivos postos de saúde os quais atendem. Bem como as suas especialidades e valores pagos individualmente.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/513/requerimento_no_078.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/513/requerimento_no_078.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 071/2023, de autoria do Vereador Antônio Dionízio, que solicita a Prefeita de Serra Talhada e ao Secretário de Obras e Infraestrutura, para instalaçao de dois quebra-molas na estrada que da acesso ao bairro Vila Bela, um antes e outro depois do trecho de liga o anel viário ao cruamento para entrada das Granjas em Serra Tlhada-PE.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/514/requerimento_no_079.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/514/requerimento_no_079.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 079/2023, de autoria do Vereador André Maio, que solicita a Governadora do Estado de Pernambuco e ao Deputado Federal por Pernambuco, que possa viabilizar Implantação de rede de abastecimento de água da Compesa na comunidade de Varzinha no 8º Distrito de Serra Talhada-PE.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/515/requerimento_no_080.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/515/requerimento_no_080.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 080/2023, de autoria do Vereador Romerio Sena Brasil, que solicita a Prefeita de Serra Talhada e a Secretária de Obras e Infraestrutura, no sentido de viabilizar a instalação de 02 redutores de velocidade na Rua Maria Emilia de Carvalho, no Bairro IPSEP, a Rua do Parque dos Ipês e no Rua Amália Meneses do Nscimento, no Bairro IPSEP.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_081.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_081.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 081/2023, de autoria do Vereador André Terto, que solicita a Prefeita de Serra Talhada e ao Secretário de relações institucionais Tércio Siqueira, para instalação de câmeras de videomonitoramento nas praças localizadas no bairro Vila Bela.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/517/requerimento_no_082.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/517/requerimento_no_082.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 082/2023, de autoria do Vereador Evandro de Souza Lima, que solicita a Secretária de Finanças de Serra Talhada e a Contadora do Município, para explicarem as acusações do Líder do Governo Gin Oliveira, com relação a um suposto rombo de 26.000.000,00 /9vinte seis milhões) deixado pelo ex Prefeito Luciano Duque de restos a pagar.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_no_083.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_no_083.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 083/2023, de autoria do Vereador André Terto, que solicita a Secretária de Finanças, junto ao Presidente do IPPS, no sentido de fornecer informações detalhadas sobre os repasses de empréstimo consignado dos professores ativos e aposentados do nosso município, bem como convocar os mesmos para se fazer a esta Casa Legislativa para esclarecimentos sobre esta pauta.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/519/requerimento_no_084.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/519/requerimento_no_084.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 84/2023, de autoria do Vereador Antônio Dionízio, que solicita a Prefeita de Serra Talhada junto ao Secretário de Agricultura, uma retroescavadeira, uma caçamba e uma motoniveladora (patrol), para recuperaão das estradas do Maxixeiro, Melancia, Escadinha e Assentamento Virgulino Ferreira, todas localizadas na Zona Rural 5º distrito em Serra Talhada-PE.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/520/requerimento_no_085.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/520/requerimento_no_085.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 85/2023, de autoria do Vereador Jaime Inácio, que solicita a Prefeita de Serra Talhada no sentido de viabilizar um poço, para fazer um sistema simplificado nos pocinhos.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/521/requerimento_no_086.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/521/requerimento_no_086.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 86/2023, de autoria do Vereador Jaime Inácio, que solicita a Prefeita de Serra Talhada para a construção de uma sede comunitária.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/522/requerimento_no_089.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/522/requerimento_no_089.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 89/2023, de autoria do Vereador Rosimério Luiz Alves da Costa, que solicita a Prefeita de Serra Talhada, junto a Secretária de Saúde, a reforma na UBS do Jardim, da Comunidade Rural no 4º Distrito - Luanda, deste Município.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/523/requerimento_no_090.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/523/requerimento_no_090.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 90/2023, que solicita ao Presidente do Banco do Nordeste, no sentido de viabilizar Linha de Crédito Emergencial aos Agricultores do Município, para aquisição de Ração e suprimentos essenciais para manutenção da pecuária do nosso município, diante da extrema necessidade e situação de calamidade que os agricultores da região vem enfrentando com os impactos de forte seca na região.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/524/requerimento_no_091.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/524/requerimento_no_091.23.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 91/2023, de autoria do Vereador Fabrício André Magalhães Terto, que solicita a Secretária de Obras e Infraestrutura, junto a Secretária de Assistência Social, para uma reunião no dia 21 de dezembro, às 9 horas, na sala de reuniões desta Câmara, para prestar esclarecimentos sobre o Residencial Vanete Almeida.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_no_001.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_no_001.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 01/2023, deu autoria do Vereador Antônio Dioníziao, solicitando à Prefeita de Serra Talhada, junto a Secretária de Assistência Social e Cidadania, para a construção de uma cozinha comunitária no Bairro Borborema em Serra Talhada.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_no_002.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_no_002.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 02/2023, deu autoria do Vereador André Maio, solicitando à Prefeita de Serra Talhada e ao Secretário de Agricultura Familiar e Recursos Hídricos, para que seja viabilizada uma patrulha mecanizada para recuperação das estradas do 4º e 7º disrito de Serra Talhada.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_no_003.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_no_003.23.pdf</t>
   </si>
   <si>
     <t>Indicação 003/2023, de autoria do Vereador Antônio Rodrigues de Lima, solicitando a Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a pavimentação do entorno da estátura do Padre Cícero, localizada na BR-232- Km 426 entrada de acesso a comunidade rural Macambira, Saco de Roça - 1º Distrito neste Município.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_no_004.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_no_004.23.pdf</t>
   </si>
   <si>
     <t>Indicação 004/2023, de autoria do Vereador Antônio Rodrigues de Lima, solicitando a Prefeita de Serra Talhada, junto a Secretária de Saúde, no sentido de viabilizar a reforma do posto de saúde na comunidade rural de Malhada do Juá, neste Município.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_no_005.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_no_005.23.pdf</t>
   </si>
   <si>
     <t>Indicação 005/2023, de autoria do Vereador Antônio Rodrigues de Lima, solicitando a Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua Professora Virginia Sabino de Oliveira Lima, bairro Tancredo Neves nesta cidade.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_no_006.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_no_006.23.pdf</t>
   </si>
   <si>
     <t>Indicação 006/2023, de autoria do Vereador Antônio Dionízio, solicitando a Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a construção de uma passagem molhada para o riacho da barra do Malício localizado no 5º distrito em Serra Talhada-PE.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_no_007.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_no_007.23.pdf</t>
   </si>
   <si>
     <t>Indicação 007/2023, de autoria do Vereador Antônio Rodrigues de Lima, solicitando a Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua Maria Gomes de Souza, bairro José Rufino Alves (Caxixola) nesta cidade.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_no_008.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_no_008.23.pdf</t>
   </si>
   <si>
     <t>Indicação 008/2023, de autoria do Vereador André Maio, solicitando a Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a reforma da Praça da Rua 04 localizada no Bairro Alto do Bom Jesus em Serra Talhada-PE.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_no_009.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_no_009.23.pdf</t>
   </si>
   <si>
     <t>Indicação 009/2023, de autoria do Vereador Antônio Rodrigues de Lima, solicitando a Prefeita de Serra Talhada, junto ao Secretário de Iluminação Pública, no sentido de viabilizar a iluminação pública do Cemitério de Logradouro - 9º distrito, neste município.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_no_010.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_no_010.23.pdf</t>
   </si>
   <si>
     <t>Indicação 010/2023, de autoria do Vereador Antônio Rodrigues de Lima, solicitando a Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua Francisco Porfirio, bairro José Rufino Alves - Caxixola nesta cidade.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_no_011.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_no_011.23.pdf</t>
   </si>
   <si>
     <t>Indicação 011/2023, de autoria do Vereador Antônio Dionízio, solicitando a Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar caçamba e retroescavadeira para colocar aterro e fechar os buracos que estão localizados em cárias ruas do bairro Vila Bela.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_no_012.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_no_012.23.pdf</t>
   </si>
   <si>
     <t>Indicação 012/2023, de autoria do Vereador Antônio Rodrigues de Lima, solicitando a Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a conclusão da pavimentação da Av. Luiza Ferraz de Lima, Birro Tancredo  Neves - nesta cidade.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_no_013.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_no_013.23.pdf</t>
   </si>
   <si>
     <t>Indicação 013/2023, de autoria do Vereador André Maio, solicitando a Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a reforma da Praça de Água Branca em Luanda no 4º distrito de Serra Talhada - PE.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_no_014.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_no_014.23.pdf</t>
   </si>
   <si>
     <t>Indicação 014/2023, de autoria do Vereador André Maio, solicitando a Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a reforma da Praça, localizada na Rua Deosio Pereira Lins de Serra Talhada - PE.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_no_015.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_no_015.23.pdf</t>
   </si>
   <si>
     <t>Indicação 015/2023, de autoria do Vereador Antônio Dionízio, solicitando a Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a construção de uma passagem molhada para o riacho do chocalho próximo a escola Valdi Godoy no 5º distrito em Serra Talhada - PE.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_no_016.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_no_016.23.pdf</t>
   </si>
   <si>
     <t>Indicação 016/2023, de autoria do Vereador Antônio Rodrigues de Lima, solicitando a Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de realizar o rebaixamento da lombada existente na Rua Tiburtino Nogueira, bairro N. Sra. da Penha em frente ao antigo Bar de Joãozinho, nesta cidade.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_no_017.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_no_017.23.pdf</t>
   </si>
   <si>
     <t>Indicação 017/2023, de autoria do Vereador Antônio Rodrigues de Lima, solicitando a Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a pavimentação Asfáltica da Avenida Valdemar Inácio de Oliveira, no Bairro Alto do Bom Jesus.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_no_018.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_no_018.23.pdf</t>
   </si>
   <si>
     <t>Indicação 018/2023, de autoria do Vereador André Maio, solicitando a Prefeita de Serra Talhada, junto a Secretária de Educação, para que estude a viabilidade de implantar Curso gratuito preparatório ao vestibular e ao Exame Nacional do Ensino Médio (ENEM).</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_no_019.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_no_019.23.pdf</t>
   </si>
   <si>
     <t>Indicação 019/2023, de autoria do Vereador Antônio Rodrigues de Lima, solicitando a Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua Estenio Juliano Pereira de Melo e Silva, bairro IPSEP nesta cidade.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_no_020.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_no_020.23.pdf</t>
   </si>
   <si>
     <t>Indicação 020/2023, de autoria do Vereador Antônio Rodrigues de Lima, solicitando a Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar o calçamento da Rua José Marcolino Alves, bairro Tancredo Neves, tendo como referência o Posto de Saúde da Cohab II, nesta cidade.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_no_021.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_no_021.23.pdf</t>
   </si>
   <si>
     <t>Indicação 021/2023, de autoria do Vereador Antônio Rodrigues de Lima, solicitando a Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua Lindaura Gomes Gregorio, bairro Caxixola nesta cidade.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_no_022.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_no_022.23.pdf</t>
   </si>
   <si>
     <t>Indicação 022/2023, de autoria do Vereador Antônio Rodrigues de Lima, solicitando a Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a construção de um redutor de velocidade/lombada na Rua João Inácio, 292 em frente a casa de 292 - Baixa Renda, no bairro Bom Jesus nesta cidade.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_no_023.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_no_023.23.pdf</t>
   </si>
   <si>
     <t>Indicação 023/2023, de autoria do Vereador Gin Oliveira, solicitando a Prefeita de Serra Talhada, junto ao Secretário Executivo de Iluminação Pública da estrada que liga o bairro Alto do Bom Jesus ao Bairro Vila Bela, neste Município.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_no_024.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_no_024.23.pdf</t>
   </si>
   <si>
     <t>Indicação 024/2023, de autoria do Vereador Antônio Rodrigues de Lima, solicitando a Prefeita de Serra Talhada, junto a Secretária de Saúde, no sentido de viabilizar a consrução de um posto de Saúde que atenda nas seguintes comunidades rurais: Salgado, Barroquinha, Barra do Bonito, Carnaúba do Ajudante e Jurema, neste município.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_no_025.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_no_025.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 25/2023, de autoria do Vereador Antônio Rodrigues, que solicita à Prefeita de Serra Talhada, junto ao Secretário de Agricultura e Recursos Hídricos, no sentido de viabilizar obras de terraplanagem nas estradas vicinais das comunidades de Juazeirinho (Igreja Boa Nova), Cacimbão, Poço Escuro, Lagoa Nova, Macambira, Logradouro, Ramalhete e Assentamento Gilvan Santos.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_no_027.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_no_027.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 27/2023, de autoria do Vereador Antônio Dionízio, que solicita à Prefeita de Serra Talhada, junto ao Secretário de Agricultura, para realizar a recuperação de todas as estradas no 5º distrito da zona rural, priorizando as comunidades de Melancia, Poldrinho, Lagoa da Pedra, Assentamento Virgulino Ferreira, Escadinha e as demais comunidades onde trafegam transportes escolares.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_no_028.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_no_028.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 28/2023, de autoria do Vereador Antônio Rodrigues, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de Viabilizar a pavimenação da Rua Pedro Pereira Valões no bairro AABB, nesta cidade.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_no_029.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_no_029.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 29/2023, de autoria do Vereador Francisco Pinheiro, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obra no sentido de viabilizar a construção de uma praça pública comunitária de Luiz de Cazuza na comunidade de São Miguel no Município de Serra Talhada.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_no_031.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_no_031.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 31/2023, de autoria do Vereador Antônio Dionízio, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, para realizar a pavimentação em todas as ruas localizadas no bairro José Rufino Alves (Caxixola) em Serra Talhada - PE.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_no_032.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_no_032.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 32/2023, de autoria da Vereadora Alice Conrado, que solicita à Prefeita de Serra Talhada, junto ao Secretário de Iluminação Pública, no sentido de viabilizar a iluminação pública do cemitério de Serra Talhada/PE, localizado no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_no_032.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_no_032.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 33/2023, de autoria do Vereador Antônio Rodrigues, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua José Dias da Silva, bairro Bom Jesus nesta cidade.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_no_034.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_no_034.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 34/2023, de autoria do Vereador Antônio Rodrigues, que solicita à Prefeita de Serra Talhada, junto ao presidente da Autarquia de Trânsito e Transporte, a instalação de um semáforo no cruzamento da Avenida Miguel Nunes de Sousa com a Rua Monsenhor Pinto de Campos, no bairro São Cristóvão, nas imediação do Posto Visa, nesta cidade.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_no_035.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_no_035.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 35/2023, de autoria do Vereador Antônio Dionízio, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, realizaem operação tapa-buraco e limpeza na Rua Luiz Bezerra Leite, bairro universitário em Serra Talhada - PE.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_no_036.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_no_036.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 36/2023, de autoria do Vereador Antônio Rodrigues, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua Silvino Gomes, bairro Bom Jesus nesta cidade.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_no_038.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_no_038.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 38/2023, de autoria do Vereador Antônio Rodrigues, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a construção de lombadas (quebra molas) na Rua Santa Inês Bairro IPSEP, nesta cidade.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_no_039.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_no_039.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 39/2023, de autoria do Vereador China Menezes, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a instalação de 01 (um) redutor de velocidade (quebra-molas) na rua Onofre Magalhães em frente a residência de número 695, no bairro Tancredo Neves, nesta Cidade.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_no_040.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_no_040.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 40/2023, de autoria do Vereador China Menezes, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a instalação de 01 (um) redutor de velocidade (quebra-molas) na rua Cosme José da Mata, em frente ao 14º BPM - Batalhão de Plícia Militar no Bairro Tancredo Neves.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_no_041.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_no_041.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 41/2023, de autoria do Vereador Antônio Dionízio, que solicita à Prefeita de Serra Talhada, junto ao Secretário de Agricultura, para fazerem a recuperação das estradas da comunidade Maxixeiro e comunidade Areinha.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_no_042.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_no_042.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 31/2023, de autoria do Vereador Antônio Dionízio, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a construção de lombadas (quebra-molas) na Rua Deosio Pereira Lins, no bairro Alto da Conceição nesta cidade.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_no_043.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_no_043.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 43/2023, de autoria do Vereador Francisco Pinheiro, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura e Secretário de Agricultura para a construção de cinco (05) mata burros para as comunidades de São Miguel e Sitio Passagem das Pedras.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_no_044.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_no_044.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 44/2023, de autoria do Vereador Francisco Pinheiro, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura e ao Secretário de Agricultura para a consrução de uma passagem molhada no riacho da pitombeira na estrada que dar acesso a comunidade de São Miguel.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_no_048.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_no_048.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 48/2023, de autoria do Vereador Francisco Pinheiro, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura e Secretário de Esportes e Lazer para uma reforma na quadra poliesportiva na comunidade da Malhada (Baixa Renda) no bairro Bom Jesus.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/425/indicacao_no_049.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/425/indicacao_no_049.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 49/2023, de autoria do Vereador Antônio Dionízio, que solicita à Prefeita de Serra Talhada, junto a Secretária Municipal de Serviços Públicos, para realizar uma limpeza em torno da barragem localizada no bairro Vila Bela em Serra Talhada-PE.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/426/indicacao_no_050.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/426/indicacao_no_050.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 50/2023, de autoria do Vereador Francisco Pinheiro, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da segunda parte da rua principal dentro do cemitério público.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/427/indicacao_no_051.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/427/indicacao_no_051.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 51/2023, de autoria do Vereador Antônio Dionízio, que solicita à Prefeita de Serra Talhada, para construção de mais uma unidade de saúde no bairro Vila Bela, suiro também que essa uniade seja construída na quadra 53 próximo a praço do poço 04.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/428/indicacao_no_052.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/428/indicacao_no_052.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 52/2023, de autoria do Vereador Antônio Rodrigues, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a conclusão da pavimentação da Rua José Miguel de Souza, bairro AABB nesta cidade.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_no_053.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_no_053.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 53/2023, de autoria do Vereador André Maio, que solicita à Prefeita de Serra Talhada e ao Secretário Municipal de Serviços Públicos, para que realize a implantação da rede de esgoto no bairro Jardim das Oliveiras, e também seja feito o Patrolamento e Cascalhamento de todas as ruas do referido bairro.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_no_054.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_no_054.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 54/2023, de autoria do Vereador Antônio Rodrigues, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Trav. João de Souza Santos, bairro Tancredo Neves nesta cidade.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_no_055.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_no_055.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 55/2023, de autoria do Vereador Antônio Dionízio, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, realizarem operação tapa-buraco nas ruas da Vila Bela onde ficam localizadas as quadras 15,16, 20, 21, 22, 23.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_no_056.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_no_056.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 56/2023, de autoria do Vereador China Menezes, que solicita à Prefeita de Serra Talhada, junto ao Secretário de Educação, no sentido de viabilizar a reforma e ampliação da Escola José Rufino Alves, localizada no bairro da Caxixola.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_no_057.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_no_057.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 57/2023, de autoria do Vereador Antônio Rodrigues, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua Mariana Freire de Menezes, bairro Caxixola, nesta cidade.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/434/indicacao_no_058.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/434/indicacao_no_058.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 58/2023, de autoria do Vereador Antônio Dionízio, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, para reaizar a reforma da Praça Napoleão Inácio de Oliveira na Rua Isidoro Pereira que fica próximo a escola Carmélia Inácio no Bairro Vila Bela.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/435/indicacao_no_059.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/435/indicacao_no_059.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 59/2023, de autoria do Vereador Antônio Rodrigues, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua Itamiran Nunes de Souza (Loteamento Portal da Serra) bairro José Tomé de Souza nesta cidade.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/436/indicacao_no_060.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/436/indicacao_no_060.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 60/2023, de autoria do Vereador Antônio Dionízio, que solicita à Prefeita de Serra Talhada, junto ao Secretário de Trâsito e Transportes, para fazer um estudo e ver a possibilidade de instalarem câmeras de videomonitoramento no bairro Alto do Bom Jesus na travessa 06 na esquina do supermercado Lorenzo com a igreja e no cruzamento da Rua 04 (Rua Capitão Arlindo Rocha) póximo ao Comércio de Geová).</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_no_061.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_no_061.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 61/2023, de autoria do Vereador Antônio Dionízio, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, para realizar a pavimentação da Rua Vila Ferroviária 3, bairro Estação em Serra Talhada.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_no_062.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_no_062.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 62/2023, de autoria do Vereador Antônio Rodrigues, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua Helena Pereira da Silva (Loteamento Portal da Serra) bairro Tomé de Souza nesta cidade.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_no_063.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_no_063.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 31/2023, de autoria do Vereador Antônio Dionízio, que solicita à Prefeita de Serra Talhada, junto a Secretária de Obras e Infraestrutura, no sentido de viabilizr a pavimentação da Rua Laurindo de Souza (Loteamento Portal da Serra) bairro José Tomé de Souza nesta cidade.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_no_064.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_no_064.23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 64/2023, de autoria do Vereador André Maio, que solicita ao Deputado Federal Waldemar Oliveira e ao Presidente do AVANTE em Pernambuco, no sentido de criar um Projeto de Lei Objetivando a isenção de IPI na aquisição de motocicletas por mototaxistas devidamente cadastrados.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/223/mocao_no_001.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/223/mocao_no_001.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 001/2023 de autoria dos Vereadores Nailon Gomes, Manoel Casciano e José Raimundo, os votos de pesar pelo falecimento de João Pereira de Souza (João de Tibúrcio), ocorrido no dia 23 de Janeiro doo ano corrente, em Recife.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/224/mocao_no_002.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/224/mocao_no_002.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 002/2023 de autoria do Vereador Rosimério Luiz Alves Costa, ao Senhor José Feliciano dos Santos Júnior, Inspetor Especial da Polícia Penal de Pernambuco (PP), Matrícula nº 209, 003-1, e atual Supervisor da Cadeia Pública de Serra Talhada, pelas ações desenvolvidas.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/225/mocao_no_003.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/225/mocao_no_003.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 003/2023 de autoria do Vereador Ginclécio Antônio da Silva Oliveira, ao Time Turma da Cohab, pelo título da 2ª edição da copa PAJEÚ.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/226/mocao_no_004.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/226/mocao_no_004.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 004/2023, de autoria do Vereador José Jaime Inácio de Oliveira, pelo falecimento do Senhor José Luiz da Silva, ocorrido no dia 05 de fevereiro de 2023, em Petrolina/PE.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/227/mocao_no_005.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/227/mocao_no_005.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 005/2023, de autoria do Vereador Fabrício André Magalhães Terto, pelo falecimento do Senhor Benedito Sávio Roque Lima, ocorrido no dia 08 de fevereiro de 2023, neste Município.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/228/mocao_no_006.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/228/mocao_no_006.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 006/2023 pelo falecimento do Doudor João César da Cunha, ocorrido no dia 17 de fevereiro do ano corrente, em Recife/PE.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/229/mocao_no_007.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/229/mocao_no_007.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 007/2023 de autoria do Vereador Manoel Casciano da Silva, ao Grupo de Xaxado Cabras de Lampião.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/230/mocao_no_008.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/230/mocao_no_008.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 008/2023, à prefeita Márcia Conrado pela conquista e confiança da representatividade de vários partidos, à eleição para a presidência da Associação Municipalista de Pernambuco - AMUPE, biênio 2023/2024, realizada em 27 de fevereiro de 2023.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/231/mocao_no_009.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/231/mocao_no_009.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 009/2023, de autoria do Vereador Ronaldo Romão de Sousa, pelo falecimento da Senhora Olímpia de Sá Brandão (Dona Olímpia), Professora, ocorrida no dia 18 de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/232/mocao_no_010.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/232/mocao_no_010.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 010/2023 à Escola de Samba Imperatriz Leopoldinense.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/233/mocao_no_011.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/233/mocao_no_011.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 011/2023, à Escola de Samba Mancha Verde.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/234/mocao_no_012.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/234/mocao_no_012.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 012/2023, de autoria do Vereador Rosimério Luiz Alves da Silva, pelo falecimento do jovem Joan Bezerra de Souza Lima, ocorrido no dia 05 de março do corrente ano, nesta cidade.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/235/mocao_no_013.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/235/mocao_no_013.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 013/2023, de autoria de todos os vereadores desta Casa Legislativa, pelo falecimento do Senhor Antônio Severino de Lima, conhecido por (Oliveiro Burrego), poeta, fotógrafo e membro da Academia Serra-Talhadense de Letras (ASL), ocorrido no dia 11 de março de 2023, nesta cidade.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/236/mocao_no_014.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/236/mocao_no_014.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 014/2023 de autoria do Vereador Francisco Pinheiro de Barros, a Maçônica Augusta e Respeitável Loja Simbólica Arautos do Pajeú nº 2697.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/237/mocao_no_015.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/237/mocao_no_015.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 015/2023 de autoria do Vereador Manoel Casciano da Silva, a senhora Marilene dos Santos Amaro.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/238/mocao_no_016.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/238/mocao_no_016.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 016/2023 de autoria do Vereador Ronaldo Romão de Sousa, a senhora Renata Cecília de Freitas.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/239/mocao_no_017.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/239/mocao_no_017.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 017/2023 pelo falecimento do Ex-vereador Gilson Pereira Leite, ocorrido no dia 27 de abril do ano corrente, em Serra Talhada/PE.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/240/mocao_no_018.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/240/mocao_no_018.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 018/2023 pelo falecimento do Senhor Nestor Pereira popularmente conhecido por "Professor Nestor", ocorrido no dia 1º de maio do corrente ano, nesta cidade.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/241/mocao_no_019.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/241/mocao_no_019.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 019/2023, de autoria da Vereadora Alice Pereira de Lorena e Sá, a senhora Lila Nogueira, cantora serra-talhadense consagrada como "A Rainha da Seresta", pelos seus brilhantes 40 anos de carreira.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/242/mocao_no_020.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/242/mocao_no_020.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 020/2023, de autoria do Vereador Francisco Pinheiro de Barros, pelo falecimento do Senhor Francilaidsom Cordeiro de Magalhães, ocorrido no dia 03 de maio do corrente ano.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/243/mocao_no_021.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/243/mocao_no_021.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 021/2023 de autoria do Vereador Fabrício André Magalhães Terto, pelo falecimento do Senhor Aderbal Bezerra da Silva, Funcionário Público, ocorrido no dia 16 de maio do corrente ano, no sítio Salgadinho, neste Município.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>PINHEIRO DO SÃO MIGUEL</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/244/mocao_no_022.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/244/mocao_no_022.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 022/2023, de autoria do Vereador Francisco Pinheiro de Barros, a senhora Diane Cátia de Araújo Valgueiro, Assistente Social, pelo lançamento do livro "Lugar de Mulher é onde ela quiser".</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/245/mocao_no_023.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/245/mocao_no_023.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 023/2023, ao ex-Deputado Estadual Rodrigo Novaes pela posso no Cargo de Conselheiro do Tribunal de Contas do Estado (TCE-PE), conquistado através de eleição na Assembleia Legislativa de Pernambuco (Alepe).</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/246/mocao_no_024.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/246/mocao_no_024.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 024/2023, pelo falecimento do Senhor José Soares da Silva popularmente conhecida por "Zezinho da Granja", ocorrido no dia 29 de maio do corrente ano, nesta cidade.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/247/mocao_no_025.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/247/mocao_no_025.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 025/2023, ao Senhor José Wilker Rodrigues Neves, Defensor Público do Estado de Pernambuco, e Coordenador das Ações de Cidadania em parceria, bairro IPSEP, onde durante todo o dia foram realizados serviços de saúde, cidadania, entre outros, para várias pessoas.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/248/mocao_no_026.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/248/mocao_no_026.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 026/2023, aos aprovados da Polícia Penal de Pernambuco, junto ao SINPOLPEN, pela campanha de Doação de Sangue promovida nesta cidade, em prol da nomeação de todos os aprovados.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/249/mocao_no_027.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/249/mocao_no_027.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 027/2023, pelo falecimento do Serra-talhadense José Arnaldo do Nascimento Gaia.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/250/mocao_no_028.2023.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/250/mocao_no_028.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 028/2023, de autoria do Vereador Manoel Casciano da Silva, à instituição Tiro de Guerra de Serra Talhada, pelos seus 46 anos de existência, contribuindo de forma significativa na formação de grandes homens.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/251/mocao_no_029.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/251/mocao_no_029.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 029/2023, de autoria do Vereador Manoel Casciano da Silva, pelos 35 anos de existência do SINDHOSPE.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/252/mocao_no_030.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/252/mocao_no_030.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 030/2023, à Câmara de Dirigentes Logistas - CDL e ao Sindicato Patronal - SINDCOM.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/253/mocao_no_031.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/253/mocao_no_031.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 031/2023, de autoria do Vereador Manoel Casciano da Silva, à Fundação Cultural Cabras de Lampião, por mais um ano de sucesso de "O Massacre de Angico - A Morte de Lampião".</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/254/mocao_no_032.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/254/mocao_no_032.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 032/2023, pelo falecimento da Senhora Jacinta Alves de Souza, conhecida por Dona Losa, ocorrido no dia 31 de julho do ano corrente, em Recife/PE.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/255/mocao_no_033.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/255/mocao_no_033.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 033/2023, de autoria do Vereador Manoel Casciano da Silva, aos alunos concluintes do curso Organização de Eventos do SENAC - Serra Talhada, ao senhor Alisson Danilo Silvestre de Souza, Coordenador Pedagógico do SENAC, e ao senhor Flávio Augusto Feitosa Barbosa Gominho, instrutor do curso, pela promoção do evento alusivo aos 46 anos do Tiro de Guerra de Serra Talhada, ocorrido no dia 02 de agosto do corrente ano, no auditório desta Casa Legislativa.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/256/mocao_no_034.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/256/mocao_no_034.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 034/2023, de autoria do Vereador Manoel Casciano da Silva, pelo falecimento do Senhor Regis Feitosa Carvalho Mota, corretor de Imóveis, que lutava contra o Câncer.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/257/mocao_no_035.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/257/mocao_no_035.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 035/2023, de autoria do Vereador Francisco Pinheiro de Barros, pelo falecimento da Senhora Risoneide Ramos de Fontes.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/258/mocao_no_036.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/258/mocao_no_036.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 036/2023, ao Senhor Anildomá Willans de Souza, pela nomeação ao Cargo de Coordenador do Escritório Estadual de Pernambuco.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/259/mocao_no_037.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/259/mocao_no_037.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 037/2023, ao senhor Assisão pelo título de Patrimônio vivo de Pernambuco.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/260/mocao_no_038.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/260/mocao_no_038.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 038/2023, de autoria do Vereador Ronaldo Romão de Sousa, ao Sgt George Kelson Pereira Bezerra do 3º Grupamento de Bombeiros de Serra Talhada/PE.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/261/mocao_no_039.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/261/mocao_no_039.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 039/2023, de autoria do Vereador Manoel Casciano da Silva, à Universalidade de Pernambuco, pela comemoração dos 10 anos da inauguração do Curso de Bacharelado em Medicina no Campus Serra Talhada.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/262/mocao_no_040.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/262/mocao_no_040.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 040/2023, de autoria do Vereador Nailson Gomes, parabenizando os profissionais de educação física pela passagem do seu dia.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/263/mocao_no_041.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/263/mocao_no_041.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 041/2023, à Secretaria de Educação, pela realização do brilhante Desfile Cívico de 7 de setembro.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/264/mocao_no_042.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/264/mocao_no_042.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 042/2023 de autoria do Vereador Nailson Gomes e demais vereadores, em apoio ao Congresso Nacional em favor do posicionamento contrário à ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/265/mocao_no_043.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/265/mocao_no_043.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 043/2023, de autoria do Vereador Fabrício André Magalhães Terto desta Casa Legislativa, pelo falecimento da Senhora Joaquina Luiza de Magalhães Campos, popularmente conhecida por Tia Sinhá.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/266/mocao_no_044.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/266/mocao_no_044.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 044/2023, pelo falecimento do Senhor Ivaldo Sávio da Costa Carvalho, conhecido por Ivaldo Filho.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/267/mocao_no_045.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/267/mocao_no_045.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 045/2023, de autoria do Vereador Fabrício André Magalhães Terto desta Casa Legislativa, pelo falecimento da Senhora Rosângela Bezerra dos Santos Souza.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/268/mocao_no_046.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/268/mocao_no_046.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 046/2023, pelos 60 anos de história da Escola Antônio Timóteo.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/269/mocao_no_047.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/269/mocao_no_047.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 047/2023, de autoria do Vereador Manoel Casciano da Silva, à Senhora Daniele Veloso de Menezes, Psicóloga, pela excelente palestra sobre Saúde Mental em Alusão ao Setembro Amarelo ministrada para servidores desta Câmara, bem como a Senhora Izabelly Karoliny Ferreira de Sousa e ao senhor Caio Henrique Lima Vieira, servidores desta Casa, pela iniciativa e por fazer com que acontecesse de forma tão proveitosa e necessária para a saúde mental dos nossos colaboradores.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/270/mocao_no_048.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/270/mocao_no_048.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 048/2023, a Câmara de Vereadores do Recife e ao Vereador Almir Fernando, autor da Proposição, pela belíssima solenidade de entrega do título de Cidadão do Recife ao médico perito Serra-Talhadense Luiz Pereira de Mello.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/271/mocao_no_050.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/271/mocao_no_050.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 050/2023, pelo dia dos professores, profissionais que dedicam sua vida a construir um futuro melhor exercendo o nobre ofíco de ensinar.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 051/2023, de autoria do Vereador Nailson Gomes, parabenizando os profissionais da educação pela participação no IX Congresso Nacional de Educação em João Pessoa-PB nos dias 12,13 e 14 do corrente mês.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/273/mocao_no_052.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/273/mocao_no_052.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 052/2023, de autoria do Vereador Fabrício  André Magalhães Terto, desta Casa Legislativa, pelo falecimento do Senhor Edilson Gomes da Silva, ocorrido no dia 17 de outubro do corrente ano, em Serra Talhada/PE.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/274/mocao_no_054.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/274/mocao_no_054.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 054/2023, ao Médico Dr. Clóvis Carvalho Filho e Shirley Oliveira, pelo Prêmio Sindhospe concedido ao Hospital São Vicente no último dia 25 de outubro, pela excelência na gestão em sistema e serviços de saúde.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/275/mocao_no_055.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/275/mocao_no_055.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 055/2023, de autoria do Vereador Fabrício André Magalhães Terto, pelo falecimento do Senhor Fernando Luiz de Souza, conheciso por Fernando dos Remédios, ocorrido no dia 25 de outubro do corrente ano, em Serra Talhada/PE.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/276/mocao_no_056.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/276/mocao_no_056.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 056/2023, de sutoria do Vereador Fabrício André Magalhães Terto, desta Casa Legislativa, pelo falecimento do Senhor Manoel Pereira dos Santos, ocorrido no dia 01 de novembro do corrente ano, em Serra Talhada/PE.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>ZÉ RAIMUNDO</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/277/mocao_no_057.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/277/mocao_no_057.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 057/2023, de autoria do Vereador José Raimundo Filho, pelo falecimento do Senhor Geniclebson da Silva Ferreira (Clebinho) ocorrido na madrugada do dia 10 de novembro do corrente ano, devido a um acidente na Rua Enock Ignácio de Oliveira, no centro de Serra Talhada-PE.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/278/mocao_no_058.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/278/mocao_no_058.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 058/2023, de autoria do Vereador Manoel Casciano da Silva, ao Grupo Tupan e às Casas Bandeirantes, pela homenagem recebida na Assembleia Legislativa no dia 13, em sessão solene, onde celebrou os 40 anos de existência destas empresas.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/279/mocao_no_059.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/279/mocao_no_059.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 059/2023, de autoria do Vereador Nailson Gomes, parabenizando o Tiro de Guerra pela formatura dos atiradores.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>ALICE CONRADO</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/280/mocao_no_060.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/280/mocao_no_060.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 060/2023 de autoria do Vereador Alice Pereira de Lorena e Sá, pelo falecimento do Senhor José Nunes de Medeiros, Guarda Municipal de Serra Talhada, ocorrido no dia 14 de novembro do corrente ano, em Serra Talhada/PE.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>ANDRÉ MAIO</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/281/mocao_no_061.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/281/mocao_no_061.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 061/2023, de autoria do Vereador Carlos André Pereira de Souza, a Saany Silva Diniz, Atleta, pela conquista da medalha de Ouro na categoria sub. 15 no Campeonato Brasileiro de Judô realizado em Recife, no dia 25 de Novembro de 2023.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/282/mocao_no_062.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/282/mocao_no_062.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 062/2023, de autoria do Vereador Nailson Gomes ao 1º Encontro de Sanfoneiros de Serra Talhada.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/283/mocao_no_063.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/283/mocao_no_063.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 063/2023, pelo falecimento do Senhor José Pereira da Silva, conhecido por Walter do Mercado, da sua Esposa Maria Eunice Ferreira e do seu Neto Mylton Caique, família tradicional bastante conhecida e admirada por toda a população Serra-talhadense por suas comidas típicas no Mercado Público há 35 anos, ocorrido lamentavelmente no dia 30 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/284/mocao_no_064.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/284/mocao_no_064.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 064/2023, de autoria do Vereador Fabrício André Magalhães Terto, pelo falecimento do Senhor João Paulo de Melo e Silva, ocorrido no dia 18 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>MANOEL ENFERMEIRO</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/285/mocao_no_065.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/285/mocao_no_065.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 065/2023, de autoria do Vereador Manoel Casciano da Silva, ao senhor Ademir Martins, radialista serra-talhadense consagrado, pelos seus brilhantes 40 anos de carreira, tornando-se um dos mais antigos profissionais entre todas as rádios.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/286/mocao_no_066.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/286/mocao_no_066.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 066/2023 de autoria do Vereador Fabrício André Magalhães Terto, pelo falecimento da Senhora Januária Maria de Moraes, ocorrido no dia 04 de dezembro do corrente ano, neste Município.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/287/mocao_no_067.23.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/287/mocao_no_067.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 067/2023 de autoria do Vereador Nailson Gomes, parabenizando o ex-Secretário de Educação Erivonaldo Alves da Silva pela sua gestão frente a secretaria, onde passou 11 meses, nos quais conseguiu mudar o quadro da educação na nossa cidade que obteve excelentes resultados contribuindo para o avanço da educação do município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2763,68 +2763,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/784/projeto_de_lei_no_01_de_2023_-_coletivo_ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/785/projeto_de_lei_no_02.2023_-_mesa_ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/786/projeto_de_lei_no_03.2023_-_ginclecio_ok.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/787/projeto_de_lei_no_04.2023_-_mesa_ok.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/788/projeto_de_lei_no_05.2023_-_andre_maio_ok.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/789/projeto_de_lei_no_06.2023_-_pinheiro_ok.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/790/projeto_de_lei_no_08.2023_-_ginclecio_ok.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/792/pl_no_011.2023_-_nailson_gomes_ok.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/793/pl_no_012.2023_-_nailson_gomes_ok.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/794/pl_no_013.2023_-_pinheiro_ok.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/795/pl_no_014.2023_-_pinheiro_ok.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/796/pl_no_015.2023_-_ginclecio_ok.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/797/pl_no_016.2023_-_andre_maio_ok.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/798/pl_no_017.2023_-_antonio_dionizio_ok.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/799/projeto_de_lei_no_018.2023_-_andre_maio_ok.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/800/pl_no_019.2023_-_agenor_de_melo_ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/801/projeto_de_lei_no_020.2023_-_agenor_de_melo_ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/802/pl_no_022.2023_-_manoel_casciano_ok.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/803/pl_no_023.2023_-_manoel_casciano_ok.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/804/projeto_de_lei_no_024.2023_ginclecio_oliveira_ok.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/805/projeto_de_lei_no_025.2023_andre_maio_ok.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/806/pl_no_026.2023_-_coletivo_ok.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/807/projeto_de_lei_no_027.2023_ginclecio_oliveira_ok.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/441/requerimento_no_001.23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/442/requerimento_no_002.23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_no_003.23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/444/requerimento_no_004.23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/445/requerimento_no_005.23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_no_006.23.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_no_007.23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/448/requerimento_no_008.23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/449/requerimento_no_009.23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/450/requerimento_no_010.23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/451/requerimento_no_011.23.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/452/requerimento_no_012.23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/453/requerimento_no_013.23.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/454/requerimento_no_014.23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/455/requerimento_no_015.23.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/456/requerimento_no_016.23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/457/requerimento_no_017.23.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/458/requerimento_no_018.23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/459/requerimento_no_019.23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/460/requerimento_no_020.23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/461/requerimento_no_021.23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/462/requerimento_no_022.23.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/463/requerimento_no_023.23.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/464/requerimento_no_024.23.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/465/requerimento_no_025.23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/466/requerimento_no_026.23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/467/requerimento_no_027.23.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/468/requerimento_no_028.23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/469/requerimento_no_029.23.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/470/requerimento_no_030.23.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/471/requerimento_no_031.23.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/472/requerimento_no_032.23.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/473/requerimento_no_033.23.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/474/requerimento_no_034.23.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/475/requerimento_no_035.23.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/476/requerimento_no_036.23.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_no_037.23.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_no_038.23.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/479/requerimento_no_039.23.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/480/requerimento_no_040.23.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/481/requerimento_no_041.23.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/482/requerimento_no_042.23.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/483/requerimento_no_043.23.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/484/requerimento_no_045.23.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/485/requerimento_no_047.23.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/486/requerimento_no_048.23.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_no_049.23.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/488/requerimento_no_050.23.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/489/requerimento_no_051.23.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/490/requerimento_no_052.23.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_no_054.23.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/492/requerimento_no_055.23.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_no_056.23.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/494/requerimento_no_057.23.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_no_058.23.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_no_059.23.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/497/requerimento_no_060.23.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_no_061.23.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/499/requerimento_no_062.23.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_no_063.23.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_no_064.23.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/502/requerimento_no_065.23.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/503/requerimento_no_066.23.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_no_067.23.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/505/requerimento_no_068.23.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/506/requerimento_no_070.23.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/507/requerimento_no_071.23.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/508/requerimento_no_072.23.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/509/requerimento_no_073.23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/510/requerimento_no_075.23.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/511/requerimento_no_076.23.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/512/requerimento_no_077.23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/513/requerimento_no_078.23.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/514/requerimento_no_079.23.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/515/requerimento_no_080.23.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_081.23.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/517/requerimento_no_082.23.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_no_083.23.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/519/requerimento_no_084.23.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/520/requerimento_no_085.23.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/521/requerimento_no_086.23.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/522/requerimento_no_089.23.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/523/requerimento_no_090.23.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/524/requerimento_no_091.23.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_no_001.23.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_no_002.23.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_no_003.23.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_no_004.23.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_no_005.23.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_no_006.23.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_no_007.23.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_no_008.23.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_no_009.23.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_no_010.23.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_no_011.23.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_no_012.23.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_no_013.23.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_no_014.23.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_no_015.23.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_no_016.23.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_no_017.23.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_no_018.23.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_no_019.23.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_no_020.23.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_no_021.23.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_no_022.23.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_no_023.23.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_no_024.23.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_no_025.23.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_no_027.23.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_no_028.23.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_no_029.23.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_no_031.23.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_no_032.23.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_no_032.23.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_no_034.23.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_no_035.23.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_no_036.23.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_no_038.23.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_no_039.23.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_no_040.23.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_no_041.23.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_no_042.23.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_no_043.23.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_no_044.23.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_no_048.23.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/425/indicacao_no_049.23.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/426/indicacao_no_050.23.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/427/indicacao_no_051.23.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/428/indicacao_no_052.23.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_no_053.23.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_no_054.23.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_no_055.23.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_no_056.23.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_no_057.23.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/434/indicacao_no_058.23.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/435/indicacao_no_059.23.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/436/indicacao_no_060.23.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_no_061.23.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_no_062.23.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_no_063.23.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_no_064.23.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/223/mocao_no_001.23.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/224/mocao_no_002.23.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/225/mocao_no_003.23.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/226/mocao_no_004.23.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/227/mocao_no_005.23.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/228/mocao_no_006.23.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/229/mocao_no_007.23.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/230/mocao_no_008.23.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/231/mocao_no_009.23.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/232/mocao_no_010.23.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/233/mocao_no_011.23.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/234/mocao_no_012.23.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/235/mocao_no_013.23.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/236/mocao_no_014.23.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/237/mocao_no_015.23.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/238/mocao_no_016.23.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/239/mocao_no_017.23.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/240/mocao_no_018.23.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/241/mocao_no_019.23.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/242/mocao_no_020.23.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/243/mocao_no_021.23.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/244/mocao_no_022.23.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/245/mocao_no_023.23.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/246/mocao_no_024.23.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/247/mocao_no_025.23.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/248/mocao_no_026.23.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/249/mocao_no_027.23.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/250/mocao_no_028.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/251/mocao_no_029.23.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/252/mocao_no_030.23.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/253/mocao_no_031.23.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/254/mocao_no_032.23.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/255/mocao_no_033.23.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/256/mocao_no_034.23.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/257/mocao_no_035.23.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/258/mocao_no_036.23.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/259/mocao_no_037.23.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/260/mocao_no_038.23.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/261/mocao_no_039.23.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/262/mocao_no_040.23.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/263/mocao_no_041.23.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/264/mocao_no_042.23.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/265/mocao_no_043.23.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/266/mocao_no_044.23.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/267/mocao_no_045.23.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/268/mocao_no_046.23.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/269/mocao_no_047.23.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/270/mocao_no_048.23.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/271/mocao_no_050.23.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/273/mocao_no_052.23.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/274/mocao_no_054.23.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/275/mocao_no_055.23.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/276/mocao_no_056.23.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/277/mocao_no_057.23.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/278/mocao_no_058.23.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/279/mocao_no_059.23.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/280/mocao_no_060.23.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/281/mocao_no_061.23.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/282/mocao_no_062.23.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/283/mocao_no_063.23.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/284/mocao_no_064.23.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/285/mocao_no_065.23.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/286/mocao_no_066.23.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/287/mocao_no_067.23.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/784/projeto_de_lei_no_01_de_2023_-_coletivo_ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/785/projeto_de_lei_no_02.2023_-_mesa_ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/786/projeto_de_lei_no_03.2023_-_ginclecio_ok.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/787/projeto_de_lei_no_04.2023_-_mesa_ok.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/788/projeto_de_lei_no_05.2023_-_andre_maio_ok.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/789/projeto_de_lei_no_06.2023_-_pinheiro_ok.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/790/projeto_de_lei_no_08.2023_-_ginclecio_ok.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/792/pl_no_011.2023_-_nailson_gomes_ok.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/793/pl_no_012.2023_-_nailson_gomes_ok.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/794/pl_no_013.2023_-_pinheiro_ok.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/795/pl_no_014.2023_-_pinheiro_ok.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/796/pl_no_015.2023_-_ginclecio_ok.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/797/pl_no_016.2023_-_andre_maio_ok.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/798/pl_no_017.2023_-_antonio_dionizio_ok.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/799/projeto_de_lei_no_018.2023_-_andre_maio_ok.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/800/pl_no_019.2023_-_agenor_de_melo_ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/801/projeto_de_lei_no_020.2023_-_agenor_de_melo_ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/802/pl_no_022.2023_-_manoel_casciano_ok.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/803/pl_no_023.2023_-_manoel_casciano_ok.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/804/projeto_de_lei_no_024.2023_ginclecio_oliveira_ok.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/805/projeto_de_lei_no_025.2023_andre_maio_ok.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/806/pl_no_026.2023_-_coletivo_ok.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/807/projeto_de_lei_no_027.2023_ginclecio_oliveira_ok.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/441/requerimento_no_001.23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/442/requerimento_no_002.23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_no_003.23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/444/requerimento_no_004.23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/445/requerimento_no_005.23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_no_006.23.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_no_007.23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/448/requerimento_no_008.23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/449/requerimento_no_009.23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/450/requerimento_no_010.23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/451/requerimento_no_011.23.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/452/requerimento_no_012.23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/453/requerimento_no_013.23.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/454/requerimento_no_014.23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/455/requerimento_no_015.23.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/456/requerimento_no_016.23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/457/requerimento_no_017.23.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/458/requerimento_no_018.23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/459/requerimento_no_019.23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/460/requerimento_no_020.23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/461/requerimento_no_021.23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/462/requerimento_no_022.23.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/463/requerimento_no_023.23.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/464/requerimento_no_024.23.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/465/requerimento_no_025.23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/466/requerimento_no_026.23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/467/requerimento_no_027.23.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/468/requerimento_no_028.23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/469/requerimento_no_029.23.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/470/requerimento_no_030.23.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/471/requerimento_no_031.23.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/472/requerimento_no_032.23.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/473/requerimento_no_033.23.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/474/requerimento_no_034.23.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/475/requerimento_no_035.23.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/476/requerimento_no_036.23.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_no_037.23.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_no_038.23.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/479/requerimento_no_039.23.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/480/requerimento_no_040.23.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/481/requerimento_no_041.23.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/482/requerimento_no_042.23.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/483/requerimento_no_043.23.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/484/requerimento_no_045.23.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/485/requerimento_no_047.23.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/486/requerimento_no_048.23.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_no_049.23.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/488/requerimento_no_050.23.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/489/requerimento_no_051.23.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/490/requerimento_no_052.23.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_no_054.23.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/492/requerimento_no_055.23.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_no_056.23.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/494/requerimento_no_057.23.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_no_058.23.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_no_059.23.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/497/requerimento_no_060.23.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_no_061.23.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/499/requerimento_no_062.23.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_no_063.23.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_no_064.23.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/502/requerimento_no_065.23.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/503/requerimento_no_066.23.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_no_067.23.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/505/requerimento_no_068.23.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/506/requerimento_no_070.23.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/507/requerimento_no_071.23.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/508/requerimento_no_072.23.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/509/requerimento_no_073.23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/510/requerimento_no_075.23.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/511/requerimento_no_076.23.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/512/requerimento_no_077.23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/513/requerimento_no_078.23.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/514/requerimento_no_079.23.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/515/requerimento_no_080.23.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_081.23.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/517/requerimento_no_082.23.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_no_083.23.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/519/requerimento_no_084.23.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/520/requerimento_no_085.23.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/521/requerimento_no_086.23.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/522/requerimento_no_089.23.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/523/requerimento_no_090.23.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/524/requerimento_no_091.23.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_no_001.23.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_no_002.23.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_no_003.23.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_no_004.23.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_no_005.23.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_no_006.23.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_no_007.23.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_no_008.23.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_no_009.23.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_no_010.23.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_no_011.23.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_no_012.23.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_no_013.23.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_no_014.23.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_no_015.23.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_no_016.23.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_no_017.23.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_no_018.23.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_no_019.23.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_no_020.23.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_no_021.23.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_no_022.23.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_no_023.23.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_no_024.23.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_no_025.23.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_no_027.23.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_no_028.23.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_no_029.23.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_no_031.23.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_no_032.23.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_no_032.23.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_no_034.23.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_no_035.23.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_no_036.23.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_no_038.23.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_no_039.23.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_no_040.23.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_no_041.23.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_no_042.23.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_no_043.23.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_no_044.23.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_no_048.23.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/425/indicacao_no_049.23.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/426/indicacao_no_050.23.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/427/indicacao_no_051.23.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/428/indicacao_no_052.23.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_no_053.23.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_no_054.23.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_no_055.23.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_no_056.23.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_no_057.23.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/434/indicacao_no_058.23.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/435/indicacao_no_059.23.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/436/indicacao_no_060.23.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_no_061.23.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_no_062.23.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_no_063.23.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_no_064.23.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/223/mocao_no_001.23.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/224/mocao_no_002.23.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/225/mocao_no_003.23.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/226/mocao_no_004.23.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/227/mocao_no_005.23.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/228/mocao_no_006.23.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/229/mocao_no_007.23.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/230/mocao_no_008.23.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/231/mocao_no_009.23.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/232/mocao_no_010.23.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/233/mocao_no_011.23.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/234/mocao_no_012.23.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/235/mocao_no_013.23.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/236/mocao_no_014.23.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/237/mocao_no_015.23.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/238/mocao_no_016.23.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/239/mocao_no_017.23.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/240/mocao_no_018.23.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/241/mocao_no_019.23.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/242/mocao_no_020.23.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/243/mocao_no_021.23.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/244/mocao_no_022.23.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/245/mocao_no_023.23.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/246/mocao_no_024.23.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/247/mocao_no_025.23.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/248/mocao_no_026.23.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/249/mocao_no_027.23.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/250/mocao_no_028.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/251/mocao_no_029.23.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/252/mocao_no_030.23.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/253/mocao_no_031.23.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/254/mocao_no_032.23.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/255/mocao_no_033.23.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/256/mocao_no_034.23.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/257/mocao_no_035.23.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/258/mocao_no_036.23.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/259/mocao_no_037.23.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/260/mocao_no_038.23.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/261/mocao_no_039.23.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/262/mocao_no_040.23.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/263/mocao_no_041.23.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/264/mocao_no_042.23.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/265/mocao_no_043.23.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/266/mocao_no_044.23.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/267/mocao_no_045.23.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/268/mocao_no_046.23.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/269/mocao_no_047.23.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/270/mocao_no_048.23.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/271/mocao_no_050.23.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/273/mocao_no_052.23.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/274/mocao_no_054.23.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/275/mocao_no_055.23.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/276/mocao_no_056.23.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/277/mocao_no_057.23.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/278/mocao_no_058.23.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/279/mocao_no_059.23.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/280/mocao_no_060.23.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/281/mocao_no_061.23.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/282/mocao_no_062.23.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/283/mocao_no_063.23.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/284/mocao_no_064.23.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/285/mocao_no_065.23.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/286/mocao_no_066.23.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2023/287/mocao_no_067.23.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H232"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>