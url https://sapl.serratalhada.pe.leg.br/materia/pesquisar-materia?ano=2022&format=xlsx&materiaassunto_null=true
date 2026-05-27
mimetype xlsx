--- v0 (2026-02-04)
+++ v1 (2026-05-27)
@@ -51,2148 +51,2148 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/185/decreto_legislativo_n_001.2022.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/185/decreto_legislativo_n_001.2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serra-Talhadense ao Senhor José Anchieta Braz da Silva.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/186/decreto_legislativo_n_002.2022.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/186/decreto_legislativo_n_002.2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serra-Talhadense ao Senhor Fernando Monteiro de Albuquerque.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/187/decreto_legislativo_n_003.2022.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/187/decreto_legislativo_n_003.2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serra Talhadense ao Senhor Reginaldo Anísio da Silva.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/188/decreto_legislativo_n_004.2022.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/188/decreto_legislativo_n_004.2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serra-Talhadense ao Senhor Felipe Mota Pimentel de Oliveira.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/525/requerimento_no_001.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/525/requerimento_no_001.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2022, de autoria do Vereador Agenor de Melo Lima, que solicita a Prefeita de Serra Talhada junto ao Secretário de Obras e Infraestrutura e ao Secretário de Esportes, no sentido de viabilizar a implementação de cobertura da quadra poliesportiva da Escola Antônio Firmino de Lima, localizada em Varzinha - Sede do 8º Distrito, deste Município.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/526/requerimento_no_002.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/526/requerimento_no_002.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/2022, de autoria do Vereador Agenor de Melo Lima, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, e ao Secretário de Esportes, no sentido de viabilizar a implementação de cobertura de quadra poliesportiva da Escola Francisca de Godoy Carvalho, localizada em Tauapiranga - Sede do 6º Distrito, neste Município.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>JAIME INÁCIO</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/527/requerimento_no_003.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/527/requerimento_no_003.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 003/2022, de autoria do Vereador José Jaime Inácio, que solicita ao Deputado Sebastião Oliveira, no sentido de viabilizar uma Emenda para obra de construção de uma ponte sobre a passagem molhada do Riacho Varginha, localizado no trecho que liga o distrito de Santa Rita a diversas comunidades, tais como ao distrito Luanda, neste Município.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>ANTÔNIO RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/528/requerimento_no_004.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/528/requerimento_no_004.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 004/2022, de autoria do Vereador Antônio Dionizio, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura e ao Secretário Municipal de Serviços Públicos, no sentido de viabilizar a implantação de vestiários e banheiros no campo de futebol na comunidade malhada grande bem como a sua restauração no que concerne a sua estrutura e iluminação no 5º Distrito, deste Município.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/529/requerimento_no_005.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/529/requerimento_no_005.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 005/2022, de autoria do Vereador Evandro de Souza Lima, que solicita a Prefeita de Serra Talhada, um posto fixo da guarda municipal e uma viatura permanente para rondas diárias, garantindo a segurança da população.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/530/requerimento_no_006.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/530/requerimento_no_006.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 006/2022, de autoria do Vereador José Jaime Inácio, que solicita ao Superintendente da Autarquia Municipal de Trânsito (STTrans), no sentido de implantar faixa de pedestre e placa do sistema de sinalização dentre as vias: Rua Joquim Alves de Magalhães e Rua José Dantas do Nascimento, Centro Serra Talhada, sentido AABB, nesta cidade.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_no_007.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_no_007.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 007/2022, de autoria do Vereador Antônio Dionízio da Silva, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura e ao Secretário de Serviços Públicos, no sentido de viabilizar o calçamento e saneamento na Rua Jorge Manoel da Silva, no bairro Jardim das Oliveiras, CEP:56.900.000, nesta cidade.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>CHINA MENEZES</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_no_008.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_no_008.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 008/2022, de autoria do Vereador China Menezes, que solicita a Prefeita de Serra Talhada, junto a empresa responsável pelo estacionamento rotativo zona azul, no sentido de viabilizar o aumento para 30 minutos o tempo mínimo de tolerância nos estacionamentos nesta Cidade.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/533/requerimento_no_009.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/533/requerimento_no_009.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 009/2022, de autoria do Vereador Evandro de Souza Lima, que solicita a Prefeita de Serra Talhada, a pavimentação da Rua Afonso Kerly localzada no bairro AABB, na cidade de Serra Talhada-PE.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/534/requerimento_no_010.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/534/requerimento_no_010.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 010/2022, de autoria do Vereador Antônio Dionízio da Silva, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar o calçamento na Rua Rita Eliodoro de Melo, Tancredo Neves, nesta cidade.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/535/requerimento_no_011.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/535/requerimento_no_011.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 011/2022, de autoria do Vereador André Terto, que solicita a Prefeita de Serra Talhada, junto a Secretária de Educação Marta Cristina Pereira de Lira Fonte, solicitar uma lista de todos os funcionários contratados, como também quantos coordenadores tem na pasta de educação.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ALICE CONRADO</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/536/requerimento_no_012.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/536/requerimento_no_012.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 012/2022, de autoria da Vereadora Alice Pereira de Lorena e Sá, que solicita a Prefeita de Serra Talhada, junto ao Superintendente Regional do DNIT, no sentido de viabilizar tapa buraco na PE-414, que liga Serra Talhada a Bernardo Vieira.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/537/requerimento_no_013.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/537/requerimento_no_013.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 013/2022, de autoria do Vereador Alice Conrado, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Agricultura e Recursos Hídricos, no sentido de viabilizar a recuperação da estrada rural que dá acesso a fazenda Serra Grande.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/538/requerimento_no_014.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/538/requerimento_no_014.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 014/2022, de autoria do Vereador Jaime Inácio, que solicita ao Diretor do DER, no sentido de efeturarobra de tapa-buracos nos pontos críticos da Rodovia Vicente Inácio de Oliveira, que liga o município de Serra Talhada à divisa com o Estado da Paraíba-PB.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_no_015.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_no_015.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 015/2022, de autoria do Vereador José Jaime Inácio, que solicita ao Diretor Regional dos Correios PE, para que medidas sejam tomadas no sentido que regularizar a entrega de correspondências no bairro Nossa Senhora da Conceição (IPSEP), neste Município.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_no_016.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_no_016.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 016/2022, de autoria do Vereador Evandro de Souza Lima, que solicita a Prefeita de Serra Talhada, junto a Secretária de Saúde Lisbeth Rosa de Souza Lima, a desobrigatoriedade do uso de máscaras em espaços ao ar livre como: rua, praças, calçadas, ciclovias e parques.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_no_017.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_no_017.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 017/2022, de autoria do Vereador André Tarto, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura para fornecer a relação com os nomes das 41 ruas e seus bairros, contempladas com o calçamento, oriundos da contrataçao de operações de crédito, junto ao Banco do Brasil, através da Lei nº 1729/2019.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/542/requerimento_no_018.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/542/requerimento_no_018.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 018/2022, de autoria da Vereadora Alice Conrado, que solicita a Prefeita de Serra Talhada e ao Secretário de Obras e Infraestrutura, junto a Secretária de Infraestrutura de Recursos Hídricos do Estado de Pernambuco no sentido de viabilizar operação tapa-buraco na PE-380, bairro Caxixola, nesta cidade.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>ZÉ RAIMUNDO</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_no_020.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_no_020.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 020/2022, de autoria do Vereador José Raimundo, que solicita ao Secretário de Obras e Infraestrutura, que encaminhe para a Casa Legislativa a relação das ruas pavimentadas, o percentual já concluíso, qual a empresa responsável pelo serviço, o valor pago até o momento, como também as notificações de pavimentações danificadas.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ANDRÉ MAIO</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_no_021.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_no_021.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 021/2022, de autoria do Vereador André Maio,que solicita a ao Deputado Federal de Pernambuco e a Prefeita de Serra Talhada para viabilizar a construção de uma passagem molhada em São João do Barro Vermelho no Riacho São Domingos que liga as comunidades Fazenda São Domingos, Conceição de Baixa, Conceição do Meio, Conceição de Cima, Terra Branca, Firminos e Caiçarinha da Penha.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_no_022.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_no_022.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 022/2022, de autoria do Vereador Jaime Inácio, que solicita a Prefeita de Serra Talhada, junto a Secretária Municipal de Assistência Social da Mulher e Cidadania, no sentido de que seja ativado em caráter de urgância as ações e serviços em virtude da promoção para o fortalecimento de vínculos e prevenção de riscos, e mais dignidade de vida a população local.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_no_023.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_no_023.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 023/2022, de autoria do Vereador Evandro de Souza Lima, que solicita a Secretária de Saúde de Serra Talhada, um  relatório sobre os recursos federais destinados ao município de Serra Talhada para o cambate ao Covid-19.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_no_024.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_no_024.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 024/2022, de autoria do Vereador José Raimundo, que solicita a Secretária de Educação de Serra Talhada a folha de pagamento do mês de março do corrente ano, com informações dos Servidores Efetivos, Comissionado e Contratados. Bem como a relação por escola, contendo o número de alunos, administradores, professores e outros.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/596/indicacao_no_025.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/596/indicacao_no_025.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 025/2022, de autoria do Vereador José Jaime de Oliveira, solicitando ao diretor do DER, juntamento com a Superintendência Regional do DNIT PE, em virtude de implantar sinalização como forma de prevenção de acidentes nas vias, bem como facilitar a identificação do Campus Serra Talhada do IFSertão - PE.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/597/indicacao_no_026.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/597/indicacao_no_026.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 026/2022, de autoria Evandro de Souza Lima, solicitando ao Presidente da Fundação Cultural de Serra Talhada/PE, no sentido de fornecer um relatório sobre os recursos destinados a Fundação Cultural do Município no ano de 2021 até a presente data, bem como onde foram aplicados esses recursos.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/598/indicacao_no_027.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/598/indicacao_no_027.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 027/2022, de autoria do Vereador Agenor de Melo Lima, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Agricultura e Recursos Hídricos, no sentido de viabilizarem a recuperação das estradas vicinais.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/599/indicacao_no_028.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/599/indicacao_no_028.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 028/2022, de autoria do Vereador Antônio Dionízio da Silva, que solicita a Prefeita de Serra Talhada, junto ao Secretário Municipal de Obras e Infraestrutura, para realizar a pavimentação asfáltica do Anel Viário no trecho que liga o bairro do Bom Jesus no bairro Vila Bela em Serra Talhada - PE.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/600/requerimento_no_029.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/600/requerimento_no_029.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 029/2022, de autoria do Vereador José Jaime Inácio de Oliveira, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Obras e Infra-estrutura e ao Secretário de Serviços Públicos, viabilizem a restauração das vias asfáltica, limpeza das ruas, capinação da vegetação, e o desentupimento dos bueiros, instalação das tampas dos bocas de lobos e demais esgotos que se encontram a céu abertos em volta da Cozinha Comunitária, Escola Municipal Vicente Inácio de Oliveira, praça principal do bairro Mutirão, nesta Cidade.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/601/requerimento_no_031.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/601/requerimento_no_031.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 031/2022, de autoria do Vereador André Maio, que solicita ao Governo do Estado de Pernambuco, ao Deputado Federal de Pernambuco Sebastião Oliveira e ao Deputado Estadual de Pernambuco Danilo Cabral, para viabilizar a implantação de uma Unidade do Expresso Cidadão no Shopping Serra Talhada-PE.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/602/requerimento_no_032.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/602/requerimento_no_032.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 032/2022, de autoria do Vereador André Maio, que solicita ao Governador do Estado de Pernambuco, ao Deputado Federal de Pernambuco Sebastião Oliveira e ao Deputado Federal de Pernambuco Danilo Cabral e ao Diretor-Presidente da COPERGÁS, para que possa viabilizar a implantação de Sistema de abastecimento de Gás Natural no município de Serra Talhada.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_no_033.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_no_033.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 033/2022, de autoria do Vereador Evandro de Souza Lima, que solicita a Empresa SINALVIDA de Serra Talhada/PE, no sentido de fornecer um relatório com placas, modelo dos veículos e nomes dos usuários que tem isenção na Zona Azul/ Sinal Vida.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>ROSIMÉRIO DE CUCA</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_no_034.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_no_034.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 034/2022, de autoria do Vereador Rosimério Luiz Alves da Costa, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Agricultura viabilizar, a instalação de um poço artesiano para a Comunidade Rural do Sítio Serra Grande - Caiçara da Penha - 3º Distrito, deste Município.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/605/requerimento_no_035.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/605/requerimento_no_035.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 035/2022, de autoria do Vereador Rosimério Luiz Alves da Costa, que solicita a Prefeita de Serra Talhada, junto ao Secretário Executivo de Iluminação Pública, para instalação de 8 lâmpadas nos postes que ficam localizados na Comunidade Sítio Serra Grande - Caiçarinha da Penha - 3º Distrito, deste Município.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_no_036.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_no_036.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 036/2022, de autoria do Vereador Evandro de Souza Lima, que solicita a Secretária de Saúde uma ambulância para UBS (Unidade Básica de Saúde) na comunidade Malhada do Juá Zona Rural de Serra Talhada-PE.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/607/requerimento_no_038.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/607/requerimento_no_038.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 029/2022, de autoria do Vereador André Maio, que solicita a Prefeita de Serra Talhada, para que envie projeto de lei a esta casa, que estabeleça um programa de acesso a bolsa de estudos da Faculdade de Ciências Humanas e sociais de Serra Talhada - FACHUSST, da Faculdade de Ciências da Saúde de Serra Talhada - FACISST e da Faculdade de Formação de Formação de Professores de Serra Talhada - FAFOPST.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/608/requerimento_no_039.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/608/requerimento_no_039.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 039/2022, de autoria do Vereador Antônio Dionízio da Silva, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, para realizar pavimentação de algumas ruas no Bairro AABB, em Serra Talhada-PE.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_no_041.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_no_041.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 041/2022, de autoria do Vereador Rosimério Luiz Alves da Costa, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Iluminação Pública, para viabilizar a instalação de energia e iluminação no cemitério de Santana de Caiçarinha, e no cemitério de Caiçarinha da Penha - 3º Distrito, deste Município.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/610/requerimento_no_042.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/610/requerimento_no_042.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 042/2022, de autoria do Vereador Romerio Sena Brasil, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Serviços Públicos, no sentido de viabilizar uma operação tapa buracos e serviços de limpeza urbana nas Quadra A e B e na travessa Antônio Nunes de Souza, localizada no bairro José Tomé de Souza (Cagepe), nesta cidade.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/611/requerimento_no_043.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/611/requerimento_no_043.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 043/2022, de autoria do Vereador Romerio Sena Brasil, que solicita ao Superintendente Regional do DNIT, no sentido de viabilizar a instalação de um redutor de velocidade, na Avenida Grigório Ferraz Nogueira, em Frente ao Mercadinho Miranda, localizado na estrada que dá acesso a UAST-UFRPE, BR-232, nesta Cidade.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_no_044.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_no_044.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 044/2022, de autoria do Vereador Fabrício André Magalhães Terto, que solicita ao Excelentíssimo Senhor Sebastião Oliveira, Deputado Federal, no sentido de viabilizar propostas de Emendas Parlamentares para a liberação de recursos para o Centro de Zoonoses de Serra Talhada, no valor de R$ 250.000,00 bem como para a Casa de Apoio de Serra Talhada, em Recife, no valor de R$ 250.000,00.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_no_045.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_no_045.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 045/2022, de autoria do Vereador José Jaime de Oliveira, que solicita ao Serviço do Departamento Nacional de Infraestrutura de Transportes (DNIT) de Pernambuco, no sentido de instalar redutores de velocidade, sonorizadores ou radares na BR 232, nos trechos entre o km 413, no cruzamento as proximidades do açude Borborema, e no km 420, no cruzamento para acesso ao Bairro Vila Bela, nesta Cidade.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/614/requerimento_no_046.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/614/requerimento_no_046.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 046/2022, de autoria do Vereador Rosimério Luiz Alves da Costa, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, para viabilizar a reforma da Praça Tenente Hoão Noberto Regalado, em Caiçara da Penha - 3º Distrito, deste Município.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/615/requerimento_no_047.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/615/requerimento_no_047.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 047/2022, de autoria do Vereador Agenor de Melo Lima, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de Viabilizar o Calçamento nas ruas abaixo relacionadas, localizada no Distrito 8º de Varzinha, neste Município.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento nº 048/2022, de autoria do Vereador Agenor de Melo Lima, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar o calçamento de ruas no 3º distrito de Caiçarinha da Penha, neste Município.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_no_049.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_no_049.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 049/2022, de autoria do Vereador Fabrício André Magalhães Terto, que solicita ao Governador do Estado de Pernambuco, junto aos órgãos competentes, no sentido de viabilizar a instalação de um Instituto de Medicina Legal - IML, para o município de Serra Talhada-PE.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Requerimento nº 050/2022, de autoria do Vereador Agenor de Melo Lima,  que solicita a Prefeita de Serra Talhada, junto ao Secretário de Serviços Públicos Nildo Pereira Menezes Filho, que Viabilize a ampliação do Cemitério de Varzinha, no 8º Distrito deste Município.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/619/requerimento_no_051.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/619/requerimento_no_051.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 051/2022, de autoria do Vereador Agenor de Nelo Lima, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a construção da Praça Dionízio Alves da Silva, localizado no 3º Distrito de Caiçarinha da Penha, neste Município.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/620/requerimento_no_052.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/620/requerimento_no_052.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 052/2022, de autoria do Vereador André Maio, que solicita a Prefeita de Serra Talhada para que envie projeto de lei a esta casa, que conceda as Servidores Municipais, se afastar do trabalho por até 3 (três) dias ao mês, durante o período menstrual, podendo ser exigida a compensação das honras não trabalhadas.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_no_053.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_no_053.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 053/2022, de autoria do Vereador Agenor de Melo Lima, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a recuperação asfáltica da travessa Antonia Nunes de Souza, Quadra A e Quadra B, bairro da Cagep, nesta cidade.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_no_054.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_no_054.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 054/2022, de autoria do Vereador Fabrício André Magalhães Terto, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Agricultura e Recursos Hídricos, no sentido de informar sobre a máquina de perfurar poços artesianos, se é de propriedade de Serra Talhada ou existe consórcio com outros municípios.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_no_055.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_no_055.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 55/2022, de autoria Rosimério Luiz Alves da Costa, solicitando a Prefeita de Serra Talhada, junto ao Secretário Executivo de Iluminação Pública, para viabilizar a instalação de lâmpadas localizados no Sítio Cacimbinha de Caiçarinha da Penha - 3º Distrito, deste Município.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_no_057.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_no_057.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 057/2022, de autoria do Vereador Pessival Gomes Pereira, que solicita a Prefeita de Serra Talhada, junto ao Deputado Federal Fernando Monteiro, junto ao Secretário de Obras, que seja providenciada uma passagem molhada no Riacho São Domingo em Tauapiranga, no município de Serra Talhada-PE.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_no_058.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_no_058.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 058/2022, de autoria do Vereador José Jaime Inácio de Oliveira, que solicita ao Governador do Estado de Pernambuco, junto com a Secretaria de Saúde do Estado de Pernambuco, estudos no sentido de viabilizar com urgência a instalação de uma UTI NEONATAL e infantil, no Hospital Regional - Professor Agamenon Magalhães, nesta Cidade.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_no_059.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_no_059.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 059/2022, de autoria do Vereador Pessival Gomes Pereira, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Obras e ao Deputado Federal Fernando Monteiro no sentido de viabilizar a construção de uma passagem molhada em caráter de urgência no Riacho do Gama, localizado no 1º Distrito, Serra Talhada - PE.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/627/requerimento_no_060.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/627/requerimento_no_060.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 060/2022, Fabrício André Magalhães Terto, que solicita ao Deputado Estadual Fabrizio Ferraz, propor uma Emenda Parlamentar para aquisição de um veiculo a ser destinado a ONG - Amparo Amigo, que assiste pacientes Oncológicos, com sede neste Município.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/628/requerimento_no_061.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/628/requerimento_no_061.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 061/2022, de autoria do Vereador Pessival Gomes Pereira, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Serviços Públicos no sentido de realizar as reformas nos cemitérios de Tauapiranga e Conceição do Meio, em Serra Talhada-PE.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/629/requerimento_no_062.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/629/requerimento_no_062.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 62/2022, de autoria do Vereador Antônio Dionízio da Silva, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, que seja viabilizada a construção de uma passagem molhada no assentamento Barra de Exu, 5º distrito de Serra Talhada - PE.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/630/requerimento_no_063.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/630/requerimento_no_063.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 063/2022, que solicita a Prefeita de Serra Talhada e a Secretária de Educação, no sentido de providenciar, com urgência, equipes multiprofissionais de educação inclusive para atender as necessidades dos professores nas escolas municipais que se encontram em constante transtorno pela falta de capacidade em atender alunos com deficiência e promover uma real integração e assim haver desenvolvimento educacional.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/631/requerimento_no_064.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/631/requerimento_no_064.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 064/2022, de autoria do Vereador José Raimundo Filho, que solicita a Prefeita de Serra Talhada, junto ao Procurador Geral do Município de Serra Talhada/PE. De informações sobre os Precatórios do FUNDEF, no que se refere ao valor total dos professores; valor de honorários advocatícios e situação em que se encontra.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/632/requerimento_no_065.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/632/requerimento_no_065.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 065/2022, de autoria do Vereador José Raimundo Filho, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Desenvolvimento Econômico e Turismo do Município de Serra Talhada/PE, do retorno ao horário normal de funcionamento do Mercado Público de Serra Talhada às 16:00hs.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/633/requerimento_no_066.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/633/requerimento_no_066.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 066/2022, de autoria do Vereador José Jaime Inácio de Oliveira, que solicita a Prefeita de Serra Talhada, junto ao diretor da STTRANS Célio Antunes, viabilizem a instalação de uma lombada física ou outro método de redutor de velocidade em caráter de urgência na Avenida Saco, Bairro São Cristóvão, nesta Cidade.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_no_067.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_no_067.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 067/2022, de autoria do Vereador Fabrício André Magalhães Terto, que solicita a Secretaria Executiva da Receita Municipal, no sentido de informar os critérios utilizados para cálculos dos valores cobrados aos contribuintes de Taxa de Coleta de Resíduos - TCR anual, se há distinção de valor quanto aos bairros.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_no_068.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_no_068.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 068/2022, de autoria do Vereador Evandro de Souza Lima, que solicita ao Secretário de Obras, informações quanto a destinação da emenda parlamentar no valor de seis milhões de reais, encaminhada ao município pelos Deputados, para pavimentação de ruas na zona rural. Solicitando informações sobre o andamento de obras, se foi licitado, se foi feito o projeto previsto para a conclusão da obra.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/676/requerimento_no_069.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/676/requerimento_no_069.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 069/2022, de autoria do Vereador José Raimundo Filho, que solicita ao Secretário de Obras do Município de Serra Talhada, da licença ambiental do loteamento da Caxixola, da área total do loteamento e percentual da área destinada ao município.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/677/requerimento_no_070.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/677/requerimento_no_070.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 070/2022, de autoria do Vereador Carlos André Pereira de Souza, que solicita ao Senhor Ricardo de Oliveira Paes Barreto, Corregedor-Geral do Tribunal de Justiça de Pernambuco, no sentido de intervir e tomar providências com relação ao trabalho desempenhado pelo senhor Diego Borba de Lemos e Silva, Tabelião do Cartório do 1º Ofício de Serra Talhada.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/678/requerimento_no_071.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/678/requerimento_no_071.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 071/2022, de autoria do Vereador Antônio Dionízio da Silva, que solicita a Excelentíssima Prefeita de Serra Talhada, junto ao Secretário de Meio Ambiente, que seja realizada a obra de arborização com a colocação de árvores frutíferas nas três praças existentes no bairro Vila Bela em Serra Talhada-PE.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/679/requerimento_no_072.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/679/requerimento_no_072.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 072/2022, de autoria do Vereador José Raimundo Filho, que solicita a Prefeita de Serra Talhada, para designar a Secretaria de Educação que institua uma comissão de trabalho para acompanhar e desenvolver um plano de ação sobre os recursos dos precatórios do FUNDEB, onde possa definir os professores que irão compor a lista, bem como o plano de execução referente aos recursos que serão para rateio r manutenção da Rede Municipal contemplada nos 40%.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/680/requerimento_no_073.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/680/requerimento_no_073.22.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 073/2022, de autoria do Vereador Evandro de Souza Lima, que solicita à Prefeita de Serra Talhada e ao Secretário de Obras, no sentido de viabilizar reforma e implantação de parque para recreação infantil da praça situada à Av. Joaquim Tiburtino de Lima, no 8º distrito de Varzinha, do município de Serra Talhada-PE.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_no_001.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_no_001.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2022 - solicitando a realização da pavimentação asfáltica da Rua José Alves da Silveira, Bairro Nossa Senhora da Penha, nesta Cidade.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_no_002.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_no_002.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2022, solicitando à Prefeita, junto ao Secretário de Obras, uma reforma na praça pública Enock Inácio de Oliveira, localizada na vila do distrito de Santa Rita, neste Município.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_no_003.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_no_003.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 03/2022, que solicita a Prefeita junto ao Secretário de Obras, no sentido de viabilizar a pavimentação do acesso que liga a BR 232 ao SAMU como também pavimentar a via de acesso que liga a BR 232 ao Hospital Eduardo Campos em Serra Talhada-PE.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>PINHEIRO DO SÃO MIGUEL</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/291/indicacao_no_004.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/291/indicacao_no_004.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 04/2022, solicita à Prefeita e ao Superintendente da STTRans, junto ao Departamento Nacional de Infraestrutura de Transportes - DNIT a sinalização na BR 232 na proximidade do KM 418 com placas indicando o acesso ao SAMU e ao Hospital Eduardo Campos em Serra Talhada-PE</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/292/indicacao_no_005.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/292/indicacao_no_005.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 005/2022, solicitando à Prefeita, junto ao Secretário de Agricultura e Recursos Hídricos, no sentido de viabilizarem a perfuração e montagem do poço artesiano na propriedade do senhor Ronaldo Cardoso de Jesus, localizado no Sítio Salinas, 625, Serra Talhada/PE.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/293/indicacao_no_006.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/293/indicacao_no_006.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 06/2022, solicitando a Prefeita de Serra Talhada junto ao Senhor Cristiano Menezes, Secretário de Obras e Infraestrutura, para que seja viabilizada a pavimentação asfáltica da Avenida Valdemar Inácio de Oliveira, no Bairro Alto do Bom Jesus.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/294/indicacao_no_007.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/294/indicacao_no_007.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 07/2022, solicitando a Prefeita de Serra Talha e ao Secretário de Obras e Infraestrutura, para que seja viabilizada a recuperação asfáltica das seguintes ruas no centro de Serra Talhada: Travessa José Olavo de Andrada e Rua Treze de Maio.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/295/indicacao_no_008.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/295/indicacao_no_008.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 008/2022, solicitando a Prefeita de Serra Talhada e ao ?Senhor Cristiano Menezes, Secretário de Obras e Infraestrutura, no sentido de viabilizarem a pavimentação (calçamento) da Rua João Rodrigues de Lima, localizada no bairro AABB, nesta Cidade.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/296/indicacao_no_009.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/296/indicacao_no_009.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 009/2022 solicitando a Prefeita de Serra Talhada e ao Secretário de Obras e Infraestrutura, no sentido de viabilizarem a construção de banheiro público na Praça Sérgio Magalhães, nesta Cidade.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Indicação nº 010/2022, solicitando à Prefeita de Serra Talhada e ao Secretário de Obras e Infraestrutura, e ao Senhor Célio Antunes, Superintendente de Trânsito e Transportes - STTRANS, no sentido de analisar a estrutura e fazer modificação da lombada existente na Rua Tiburtino Nogueira, em frente ao antigo bar de Joãozinho, nesta Cidade.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>Indicação nº 012/2022, solicitando à Prefeita de Serra Talhada e ao Secretário de Obras e Infraestrutura, em virtude de realizar a obra de recapeamento das vias: Rua Padre Luiz Kerhlle, bairro Ipsep às proximidades da Creche São João Batista, e Rua Manoel Pereira Lins, bairro São Cristóvão, sentido Shopping, nesta Cidade.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/299/indicacao_no_013.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/299/indicacao_no_013.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 013/2022, solicitando à Prefeita de Serra Talhada a construção de banheiros públicos no povoado do distrito de Santa Rita, deste Município.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/300/indicacao_no_014.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/300/indicacao_no_014.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 014/2022, solicitando à Prefeita de Serra Talhada e ao Secretário de Obras e Infraestrutura, no sentido de viabilizar o reparo do calçamento da Rua José Alves da Silveira Lima, CEP: 56903-300, no Bairro Nossa Senhora da Penha, nesta cidade.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>Indicação nº 15/2022 , de autoria do Vereador André Maio, solicitando a Prefeita de Serra Talhada e ao Secretário de Agricultura Familiar e Recursos Hídricos, para que seja viabilizada uma patrulha mecanizada para recuperação das estradas no 4º Distrito e 7º Distrito.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/301/indicacao_no_016.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/301/indicacao_no_016.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 16/2022 , de autoria do Vereador André Maio, solicitando a Prefeita de Serra Talhada e ao Secretário de Agricultura Familiar e Recursos Hídricos, para que seja viabilizada uma patrulhamecanizada para recuperação das estradas de Barra Nova, São Miguel, Cipós, Mtinha, Cadeirãozinho, Várzea Grande, Barra, Baixas, Lagoa Cercada, todas localizadas no Distrito de Tauapiranga.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>Indicação nº 017/2022, de autoria do Vereador Antônio Rodrigues, que solicita a Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a construção de uma passagem molhada no riacho da cachoeira Sítio Carnaúba do Ajudante, próximo a PE 418, sentido Luanda.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_no_018.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_no_018.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 018/2022, de autoria do Vereador José Jaime, solicitando a Prefeita de Serra Talhada, junto ao órgão competente, no sentido de viabilizar o patrolamento e cascalhamento nas estradas vicinal que inicia na vila Dnocs, e segue as margens do Cachoeira até o Diatrito de Água Branca, deste Município.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_no_019.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_no_019.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 019/2022, de autoria do Vereador José Jaime Inácio de Oliveira, solicitando a Prefeita de Serra Talhada  e demais órgão competentes no sentido de realizar a construção de quebra-molas, na Rua Isidoro Conrado, paralelo entre as ruas Jacinto Alves de Carvalho e Manoel Pereira Lins, centro, nesta Cidade.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>Indicação nº 020/2022, de autoria do Vereador Jaime Inácio, solicitando a Prefeita de Serra Talhada , junto ao Secretário de Obras e Infraestrutura, e ao Secretário de Serviços Público, no sentido de realizar melhorias, por meio de construção do muro, e instalação de luminárias no Cemitério Público existente há mais de 03 anos na comunidade São Lourenço, 7º Distrito deste Município.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Indicação nº 021/2022, de autoria do Vereador Jaime Inácio, solicitando a Prefeita de Serra Talhada, junto ao Secretário de Agricultura Familiar e Recursos Hídricos, para que seja realizada obra de recuperação das estradas vicinais das comunidades São Lourenço, Pilãozinho, São Domingos, Prazeres, pertencentes ao disrito de Santa Rita, neste Município.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>Indicação nº 22/2022 , de autoria da Vereadora Alice Conrado, solicitando a Prefeita de Serra Talhada e ao senhor Cristiano Menezes - Secretáro de Obras e Infraestrutura, no sentido de viabilizar recuperação da Rua José Dias de Oliveira, Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_no_023.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_no_023.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 23/2022 , de autoria da Vereadora Alice Conrado, solicitando a Prefeita de Serra Talhada, junto ao Secretário Executivo de Iluminação Pública, no sentido de proceder com a iluminação pública da Praça Nossa Senhora Aparecida, localizada na rua Horácio Grigório, em Bernardo Vieira - 2º distrito, deste Município.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/310/indicacao_no_024.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/310/indicacao_no_024.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 24/2022 , de autoria do Vereador Antônio Rodrigues, solicitando a Prefeita de Serra Talhada , junto ao Secretário de Obras e Infraestrutura Cristiano Gomes Fonseca de Menezes, no sentido de viabilizar a pavimentação da Rua Maria Gomes de Sousa, bairro Caxixola, nesta cidade.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_no_025.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_no_025.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 25/2022 , de autoria do Vereador Jaime Inácio, solicitando a Prefeita de Serra Talhada , junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a conclusão da pavimntação asfáltica e Rua João Alves (Rua do Motor), localizada no povoado do distrito de Santa Rita, neste Município.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_no_026.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_no_026.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 26/2022 , de autoria do Vereador André Maio, solicitando a Prefeita de Serra Talhada  e ao Semhor Cristiano Menezes, Secretário de Obras e Infraestrutura, que estude a viabilidade de reformar a praça da Rua 4, localizada no Bairro do Alto do Bom Jesus.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_no_027.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_no_027.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 27/2022 , de autoria do Vereador André Maio, solicitando a Prefeita de Serra Talhada e ao Presidente da Autarquia de Trânsito e Transportes e ao Secretário de Obras e Infraestrutura para que possam viabilizar a construção de 3 redutores de velocidades (quebra-molas), na Rua Joaquim Alves de Magalhães, Bairro Nossa Senhora da Conceição, em frente as casas nº 1439, nº 1504, nº 1596.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_no_028.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_no_028.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 28/2022 , de autoria do Vereador Antônio Rodrigues, solicitando à Prefeita de Serra Talhada e ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua José Alberico de Souza Alves no Bairro Tancredo Neves nesta cidade.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_no_030.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_no_030.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 30/2022 , de autoria do Vereador André Maio, solicitando a Prefeita de Serra Talhada e ao Secretário de Obras e Infraestrutura, para que estude a viabilidade de construir a Praça Moacyr Diniz de Godoy, que fica localizada em frente à Igreja São Francisco, no Bairro José Rufino Alves (Caxixola).</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_no_031.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_no_031.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 31/2022 , de autoria do Vereador André Maio, solicitando a Prefeita de Serra Talhada e ao Secretário de Obras e Infraestrutura, para que estude a viabilidade de construir um portal de entrada em nosso Município.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>MANOEL ENFERMEIRO</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_no_032.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_no_032.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 32/2022 , de autoria do Vereador Manoel Casciano da Silva, solicitando a Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar o asfalto das ruas Capitão Manoel Inácio de Medeiros e Tabelião Antônio Alves, Bairro Bom Jesus, nesta Cidade.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_no_033.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_no_033.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 33/2022 , de autoria do Vereador Manoel Casciano da Silva, solicitando a Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar o calçamento da Av. Souza Guerra, no bairro Mutirão, nesta Cidade.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_no_034.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_no_034.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 34/2022 , de autoria do Vereador Ednaldo Izidoro Neto, solicitando a Prefeita de Serra Talhada e ao Secretário de Obras e Infraestrutura, no sentido que seja estudada a possibilidade de fazer a reforma do Cemitério do Jardim, localizada na Zona Rural em Serra Talhada-PE.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_no_035.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_no_035.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 35/2022 , de autoria da Vereadora Alice Conrado, solicitando a Prefeita de Serra Talhada, junto ao Secretário de Agricultura e Recursos Hídricos que seja realizada a manutenção das estradas rurais do Salgadinho e Adjacência.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_no_036.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_no_036.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 36/2022 , de autoria do Vereador André Maio, solicitando à Prefeita de Serra Talhada e ao Secretário Municipal de Serviços Públicos, para que realize a implantação de rede de esgoto o bairro Jardim das Oliveiras 2.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Indicação nº 37/2022 , de autoria do Vereador André Maio, solicitando à Prefeita de Serra Talhada e ao Diretor Executivo de Iluminação Pública, para que possam Solicitar rede de iluminação pública na BR 232, entre os trechos do Posto da Policia Rodoviária Federal e o Residencial Vanete Almeida.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_no_038.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_no_038.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 38/2022 , de autoria do Vereador Antônio Rodrigues, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a construção de Lombadas tipo "Quebra Molas" na Avenida Maria Elizabeth Arruda de Medeiros - Bairro IPSEP nesta cidade.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_no_039.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_no_039.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 39/2022 , de autoria do Vereador Jaime Inácio, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, viabilize a recuperação da pavimentação asfáltica da Rua Getúlio Vargas, bairro São Cristóvão, nesta Cidade.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_no_040.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_no_040.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 40/2022 , de autoria do Vereador Jaime Inácio, solicitando à Prefeita de Serra Talhada, junto ao Secretáro de Obras e Infraestrutura, no sentido de viabilizar a pavimentação asfáltica da Rua Projetada Maria Helena Nogueira, IPSEP, nesta Cidade.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_no_041.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_no_041.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 41/2022 , de autoria do Vereador André Maio, solicitando à Prefeita de Serra Talhada e ao Senhor Nildo Pereira de Menezes Filho, Secretário de Serviços Públicos, para que seja viabilizado a recuperação das estradas do Bairro Jardim das Oliveiras.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_no_042.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_no_042.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 042/2022, de autoria da Vereadora Alice Conrado, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Agricultura e Recursos Hídrico que seja realizada a manutenção das estradas rurais do Chucalho, localizado no 5º distrito deste Município.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>RONALDO DE DJA</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_no_043.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_no_043.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 043/2022, de autoria do Vereador Ronaldo de Dja, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura e ao Secretário de Esporte e Lazer, no sentido de implantar uma esrutura com aparelhamentos de academia e gisnástica ao ar livre, empregando proveito no espaço que dispões a Escola Municipal Antônio Medeiros, localizada no Bairro São Sebastião (Borborema), nesta Cidade.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/329/indicacao_no_044.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/329/indicacao_no_044.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 044/2022, de autoria do Vereador Antônio Rodrigues, que solicia à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua Joel Nunes da Silva, bairro Ipsep nesta cidade.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/330/indicacao_no_045.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/330/indicacao_no_045.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 045/2022, de autoria do Vereador André Maio, que solicia à Prefeita de Serra Talhada, junto ao Secretário de Agricultura Familiar e Recursos Hídricos, no sentido de viabilizar um patrulha mecanizada para recuperação das estradas nos Distritos de Tauapiranga e Caiçarinha da Penha.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>GIN OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/331/indicacao_no_046.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/331/indicacao_no_046.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 046/2022, de autoria do Vereador Gin Oliveira, que solicia à Prefeita de Serra Talhada, junto ao Secretário de Meio Ambiente e ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a reforma geral e revitalização da Praça do Poço da Cruz III, localizada no Bairro Vila Bela, nesta Cidade.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_no_047.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_no_047.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 047/2022, de autoria do Vereador Gin Oliveira, que solicia à Prefeita de Serra Talhada, junto ao Secretário Executivo de Iluminação Pública, Marcos Rodriges de Melo Lima, no sentido de conclusão da iluminação de LED do bairro da COHAB, neste Município.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_no_048.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_no_048.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 048/2022, de autoria do Vereador Jaime Inácio, que solicia à Prefeita de Serra Talhada, junto aos demais órgãos competentes no sentido de realizar a construção de uma Ciclovia e acostamento, na Rua Capitão Arlindo Rocha, bairo Bom Jesus, nesta cidade.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_no_049.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_no_049.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 049/2022, de autoria do Vereador Antônio Dionízio, que solicia à Prefeita de Serra Talhada, junto ao Diretor Executivo de Iluminação Pública no sentido de viabilizar iluminação da Praça do Poço da Cruz Três localizada no bairro Vila Bela, Rua Quadra 37 s/n, nesta cidade.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_no_050.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_no_050.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 050/2022, de autoria do Vereador Antônio Dionízio, que solicia à Prefeita de Serra Talhada, junto ao Secretário de Desporto e Lazer e ao diretor Executivo de Iluminação Pública, para determinar a cobertura e iluminação da Quadra Esportiva já existente no Bairro Vila Bela, localizada na Rua Quadra 47 s/nº (ao lado do serviço de conveniência).</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/336/indicacao_no_051.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/336/indicacao_no_051.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 051/2022, de autoria do Vereador Antônio Rodrigues, que solicia à Prefeita de Serra Talhada, junto ao Secretário de Agricultura e Recursos Hídricos, no sentido de viabilizar obras de terraplanagem nas estradas vicinais de várias comunidades.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/337/indicacao_no_052.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/337/indicacao_no_052.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 052/2022, de autoria do Vereador Jaime Inácio, que solicia à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, e o Secretário de Serviços Públicos, no sentido de viabilizar a recuperação asfáltica da Quadra Vila Madalena, e a capinação da vegetação nas vias de todo o bairro Cagep, neste Município.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/338/indicacao_no_053.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/338/indicacao_no_053.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 053/2022, de autoria do Vereador Gin Oliveira, que solicia à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de realizar a pavimentação nas Ruas 12,13, 14, 16 e 17, no Bairro da COHAB, nesta Cidade.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/339/indicacao_no_054.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/339/indicacao_no_054.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 054/2022, de autoria do Vereador Gin Oliveira, que solicia à Prefeita de Serra Talhada, junto ao Secretário de Agricultura, no sentido de realizar dois quilômetros de estrada no Alegre de Cima, na Zona Rural, nesta Cidade.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>Indicação nº 055/2022, de autoria do Vereador Antônio Rodrigues, que solicia à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua Manoel Pereira de Aguiar - bairro AABB nesta cidade.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/341/indicacao_no_057.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/341/indicacao_no_057.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 057/2022, de autoria do Vereador Antônio Rodrigues, que solicia à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar quebra molas na Rua Deosio Pereira Lins, Bairro Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/342/indicacao_no_058.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/342/indicacao_no_058.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 058/2022, de autoria do Vereador Alice Pereira, que solicia à Prefeita de Serra Talhada, junto ao Diretor de Iluminação Pública, no sentido de viabilizar a iluminação na Praça Barão do  Pajeú e Praça Sergio Magalhães, nesta cidade.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_no_059.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_no_059.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 059/2022, de autoria do Vereador Antônio Dionízio, que solicia à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de realizar a pavimentação nas ruas, Raimundo Epaminondas Torres, Antônio Alves da Silva, Marinalva Rodrigues dos Santos e na Avenida Lindaura Gomes Gregório, localizadas no bairro José Rufino Alves (Caxixola) Serra Talhada-PE.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_no_060.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_no_060.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 060/2022, de autoria do Vereador Ednaldo Izidorio, que solicia à Prefeita de Serra Talhada, junto ao Secretário de Agricultura e Recursos Hídricos, no sentido de viabilizarem a perfuração e a montagem do poço artesiano na propriedade do sehor Max Dellys Siqueira localizada na fazenda Malhada da Pedra, Serra Talhada/PE.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_no_061.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_no_061.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 061/2022, de autoria do Vereador Ednaldo Izidorio, que solicia à Prefeita de Serra Talhada, junto ao Secretário de Agricultura e Recursos Hídricos, no sentido de viabilizarem a perfuração e a montagem do poço artesiano na propriedade do senhor João Roberto Alves dos Santos localizada na fazenda Cachoeira 32, Casa - Serra Talhada/PE.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/346/indicacao_no_062.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/346/indicacao_no_062.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 062/2022, de autoria do Vereador Antônio Dionízio, que solicia à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, e ao Secretário de Esporte e Lazer, no sentido de viabilizar a construção de uma praça com academia ao ar livre no bairro São Sebastião (Borborema), na Rua Conselheiro Oliveira Neto confrantando com a Rua Alta Tensão, onde encontra-se a área pública ao lado da Unidade de Saúde da Família Maria do Socorro Lima - USF, em Serra Talhada- PE.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/347/indicacao_no_063.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/347/indicacao_no_063.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 063/2022, de autoria do Vereador Jaime Inácio, que solicia à Prefeita de Serra Talhada, à implantação de redes de wi-fi grauira no Pátio de alimentação localizado ao lado da feira livre no centro, desta cidade.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/348/indicacao_no_064.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/348/indicacao_no_064.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 064/2022, de autoria do Vereador José Jaime, que solicia à Prefeita de Serra Talhada, junto ao Secretário de Serviços Públicos, a troca da tubulação do daneamento da rua Getúlio Vargas, paralelas com Avenida Afonso Magalhães e Rua Isidorio Conrado, nesta Cidade.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/349/indicacao_no_065.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/349/indicacao_no_065.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 065/2022, de autoria do Vereador André Maio, que solicia à Prefeita de Serra Talhada, junto a Secretária de Educação, para que estude a viabilidade de implantar Curso gratuiro preparatorio ao vestibular e ao Exame Nacional do Ensino Médio (ENEM).</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/350/indicacao_no_066.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/350/indicacao_no_066.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 066/2022, de autoria do Vereador Antônio Rodrigues, que solicia à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a pavimentação na Rua Professora Virginia Sabino de Oliveira Lima - Bairro Tancredo Neves nesta cidade.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_no_067.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_no_067.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 067/2022, de autoria do Vereador Ednaldo Izidorio, que solicia à Prefeita de Serra Talhada, junto ao Secretário de Esportes, no sentido que seja estudada a possibilidade de revitalização do Campo de Futebol, localizada no São João dos Gaia na cidade de Serra Talhada-PE.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_no_068.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_no_068.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 068/2022, de autoria de Ednaldo Izidorio, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Agricultura e Recursos Hídricos, no sentido de viabilizem a perfuração e a montagem do poço artesiano na propriedade do senhor José Marinho de Souza localizada na fazenda Carnaúba do Ajudante Serra Talhada/PE.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/353/indicacao_no_069.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/353/indicacao_no_069.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 069/2022, de autoria da Vereadora Alice Conrado, à Prefeita de Serra Talhada e ao Superintendente de Transito e Infraestrutura, no sentido de viabilizar dois redutores de velocidade, na Rua Isabel Alves de Oliveira, Quadra 02, bairro José Tomé de Souza Ramos, nesta cidade.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/354/indicacao_no_070.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/354/indicacao_no_070.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 70/2022, deu autoria do Vereador Rosimério de Cuca, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infra-instrutura, no sentido de viabilizar a construção do calçamnto localizado na Rua Marinalva Rodrigues dos Santos, Bairro José Rufino Alves (Caxixola), nesta Cidade.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/355/indicacao_no_071.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/355/indicacao_no_071.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 70/2022, deu autoria do Vereador Rosimério de Cuca, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura para que estude a viabiliade da construção de uma praça na Avenida João Kehrly, próximo a UFS AABB - Várzea, no Bairro AABB nesse Município.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_no_072.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_no_072.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 72/2022, deu autoria do Vereador Jaime Inácio, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infra-instrutura, no sentido de viabilizar a construçãp de uma nova praça pública, denominada de Praça Afonso Alves Pereira, localizadana rua Joaquim Godoy, bairro Nossa Senhora da Penha, desta Cidade.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/357/indicacao_no_073.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/357/indicacao_no_073.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 73/2022, deu autoria do Vereador Ednaldo Izidoria, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a construção de um quebra-mola na Rua José Carlos Oliveira, 872, Bom Jesus, Serra Talhada-PE.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/358/indicacao_no_074.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/358/indicacao_no_074.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 73/2022, deu autoria do Vereador Ednaldo Izidoria, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Agricultura e Recursos Hídricos, no sentido de viabiliza a bomba e a montagem do poço artesiano na propriedade do senhor Francisco Aurelio Pereira Barbosa localizada no sítio Cajuí - Serra Talhada/PE.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/359/indicacao_no_075.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/359/indicacao_no_075.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 75/2022, deu autoria do Vereador José Jaime, solicitando à Prefeita de Serra Talhada, junto ao Diretor de Iluminação Pública, para que viabilizem a substituição das lâmpadas de mercúrio por lâmpadas LED em ruas do Distrito de Santa Rita, nesta cidade.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/360/indicacao_no_076.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/360/indicacao_no_076.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 76/2022, deu autoria do Vereador Rosimério de Cuca, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a construção de um Centro de Atenção Psicissocial - CAPS, no Bairro Vila Bela, nesta Cidade.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/361/indicacao_no_077.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/361/indicacao_no_077.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 77/2022, deu autoria do Vereador André Terto, solicitando à Prefeita de Serra Talhada, junto a Secretaria do Meio Ambiente, viabilizar o desassoreamento do Rio Pajeú no perímetro urbano deste Município.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/362/indicacao_no_078.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/362/indicacao_no_078.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 78/2022, deu autoria do Vereador Gin Oliveira, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Serviços Públicos, uma retroescavadeira      a caçamba, nos fins de semana, para recuperar algumas ruas do Bairro COHAB e do Bairro Sem Tetos.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_no_079.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_no_079.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 79/2022, deu autoria do Vereador Antônio Rodrigues, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a reforma da Praça Oton Alves Terto que fica localizada na Rua Deósio Pereira Lins - bairro São Cristóvão nesta Cidade.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Indicação nº 80/2022, deu autoria do Vereador Antônio Rodrigues, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua João Inácio de Medeiros. bairro IPSEP nesta cidade.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Indicação nº 81/2022, deu autoria da Vereadora Alice Pereira, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a travessa Joaquim Policarpo (Beco do Banco do Brasil).</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_no_082.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_no_082.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 82/2022, deu autoria do Vereador Antônio Dionízio, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, para realizar a recuperação de todas as ruas do bairro Vila Bela em Serra Talhada.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/367/indicacao_no_083.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/367/indicacao_no_083.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 83/2022, deu autoria do Vereador Antônio Rodrigues, solicitando à Prefeita de Serra Talhada, junto ao Secretário Executivo de Iluminação Pública do Cemitério de Logradouro no 9º distrito, neste município.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/368/indicacao_no_084.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/368/indicacao_no_084.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 84/2022, deu autoria do Vereador Antônio Rodrigues, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua Estenio Juliano Pereira de Melo e Silva, bairro Ipsep nesta cidade.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/369/indicacao_no_085.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/369/indicacao_no_085.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 85/2022, deu autoria do Vereador Antônio Rodrigues, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua Mário Alves de Melo Lima, bairro Tancredo Neves nesta cidade.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/370/indicacao_no_086.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/370/indicacao_no_086.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 86/2022, deu autoria do Vereador Pessival Gomes, solicitando à Prefeita de Serra Talhada, junto ao Deputado Federal Fernando Monteiro, para que seja estudado o pedido de obter um trator para atender as necessidades dos moradores da Fazenda Várzea Grande, localizada no 9º distrito - logradouro, no município de Serra Talhada - PE.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_no_087.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_no_087.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 87/2022, deu autoria do Vereador Ednaldo Izidoria, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Agricultura e Recursos Hídricos, a viabilização dos serviços de manutenção das estradas que interligam as localidades: Dezoito, Barra Nova, Remédio, Várzea Grande, Cipós, Altinho e Baixas, localizadas no município de Serra Talhada-PE.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_no_088.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_no_088.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 88/2022, deu autoria do Vereador Antônio Rodrigues, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua Elias Aprígio, bairro José Alves de Carvalho Nunes nesta cidade.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_no_089.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_no_089.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 89/2022, deu autoria do Vereador Antônio Rodrigues, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua Pedro Pereira Valões no bairro AABB, nesta cidade.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_no_090.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_no_090.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 90/2022, deu autoria do Vereador Jaime Inácio, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a continuidade da pavimentação asfáltica da Rua Sebastião Fereira, localizada no bairro IPSEP, desta Cidade.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_no_091.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_no_091.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 91/2022, deu autoria do Vereador Pessival Gomes, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Agricultura e Recursos Hídricos que seja providenciada a manutenção das estradas vicinais da região de Tauapiranga nas comunidades Malhada do Serrote, Quilombo Ponta da Serra, Riacho do poço, Assentamento Timburuna, no município de Serra Talhada-PE.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_no_092.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_no_092.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 92/2022, deu autoria do Vereador Antônio Rodrigues, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua José Miguel de Sousa no bairro AABB, nesta cidade.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_no_093.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_no_093.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 93/2022, deu autoria do Vereador Antônio Dionízio, solicitando à Prefeita de Serra Talhada, junto a Secretária de Assistência Social, Mulher e Cidadania, para a construção de uma cozinha comunitária no Bairro Vila Bela em Serra Talhada-PE.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/378/indicacao_no_095.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/378/indicacao_no_095.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 95/2022, deu autoria do Vereador José Raimundo, solicitando à Prefeita de Serra Talhada, junto a Secretária de Educação do Município, no sentido de viabilizar a Reforma da Escola Municipal do Bom Sucesso.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/379/indicacao_no_096.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/379/indicacao_no_096.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 96/2022, deu autoria do Vereador Antônio Rodrigues, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Rua Maria das Dores Pereira Gama (conhecida como antiga rua Projetada 08) no bairro AABB, nesta cidade.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/380/indicacao_no_097.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/380/indicacao_no_097.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 97/2022, deu autoria do Vereador Antônio Rodrigues, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a pavimentação da Trav. João de Souza Santos - bairro Tancredo Neves nesta cidade.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_no_099.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_no_099.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 99/2022, deu autoria do Vereador Antônio Rodrigues, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, no sentido de viabilizar a construção e um novo Cemitério na Comunidade Rural de Malhada do Juá - 1º Distrito deste Município.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/382/indicacao_no_100.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/382/indicacao_no_100.22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 100/2022, deu autoria da Vereadora Alice Conrado, solicitando à Prefeita de Serra Talhada, junto ao Secretário de Obras e Infraestrutura, para que seja realizado o recapeamento asfáltico da Avenida Monsenhor João Kerly, localizada no bairro IPSEP, nesta cidade.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/189/mocao_no_001.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/189/mocao_no_001.22.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 001/2022, de autoria do Vereador Agenor de Melo Lima, pelo falecimento do Senhor João Dionísio Alves (João Caiçara), ocorrido no dia 06 de janeiro do corrente ano, nesta cidade.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/190/mocao_no_002.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/190/mocao_no_002.22.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 002/2022,  pelo falecimento do Senhor Antônio Bezerra de Magalhães, ocorrido no dia 28 de janeiro do corrente ano, neste município.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/191/mocao_no_003.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/191/mocao_no_003.22.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 003/2022, de autoria de todos os vereadores desta Casa Legislativa,  pelo falecimento do Senhor Ivanildo Gomes Nogueira (BATORÉ), ocorrido no dia 10 de janeiro de 2022, em São Paulo/SP.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/192/mocao_no_004.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/192/mocao_no_004.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 004/2022 ao GPAM- Grupamento da Guarda Civil Municipal - Patrulha da Mulher Serra Talhada, em nome do Sub Comandante da Guarda Civil - Cícero Epaminondas e da Coordenadora da Patrulha - Thaisa Andressa Aquino, como forma de reconhecimento aos relevantes serviços prestados no âmbito deste município.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/193/mocao_no_005.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/193/mocao_no_005.22.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 005/2022 de autoria do Vereador Manoel Casciano da Silva, pelo falecimento do Senhor Paulo Ricardo da Silva Santos, Médico Urologista, ocorrido no dia 1º de maio do corrente ano.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/194/mocao_no_006.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/194/mocao_no_006.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 006/2022 de autoria do Vereador Manoel Casciano da Silva, ao Senhor Francisco Assis Nogueira (Assisão) pela passagem do seu aniversário comemorado em 05 de maio de cada ano.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 007/2022 de autoria do Vereador Manoel Casciano da Silva, ao Senhor Luiz Carlos da Silva Aquino (Carlos Sett), ator, dramaturgo, diretor, escritor e produtor cultural Serra-talhadense, pelos 27 anos de atuações artísticas em teatros, cinemas e vídeos.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/196/mocao_no_008.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/196/mocao_no_008.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 008/2022 de autoria do Vereador José Raimundo Filho, aos professores do Colégio 1ª Classe de Serra Talhada, José Inaldo Nunes de Amaral Júnior e Meiriany Cristinaide Nascimento Souza Alcantara, juntamente com todos os alunos do 8º ano E e F da respectiva escola.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/197/mocao_no_009.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/197/mocao_no_009.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 009/2022 de autoria do Vereador Antônio Rodrigues de Lima, ao Senhor Iranildo Luiz Marques de Sá, produtor cultural serra-talhadense, pela IX Edição do Festival Vamos Fazer Poesia, realizado nos dias 30 de abril e 1º de maio do corrente ano.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/198/mocao_no_010.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/198/mocao_no_010.22.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 010/2022 pelo falecimento do Senhor Valmir Silvestre de Lima, ocorrido no dia 28 de maio de 2022, neste Município.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/199/mocao_no_011.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/199/mocao_no_011.22.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 011/2022, de autoria de todos os vereadores desta Casa Legislativa, pelo falecimento do parlamentar serra-talhadense Ednaldo Izidório Neto (Zé Dida), ocorrido no dia 1º de junho do ano corrente, nesta cidade.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/200/mocao_no_012.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/200/mocao_no_012.22.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 012/2022 subscrita por todos os vereadores desta Casa Legislativa, pelo falecimento do Senhor Ivaldo Nogueira, ocorrido no dia 05 de junho do ano corrente, neste Município.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/201/mocao_no_013.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/201/mocao_no_013.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 013/2022 de autoria do Vereador Ronaldo Romão de Sousa, a Senhora Marilene dos Santos Amaro, Bacharelanda do Curso de Psicologia da Faculdade de Ciências da Saúde de Serra Talhada - FACISST pela iniciativa de fazer uso da tribuna popular desta Casa Legislativa para falar sobre síndrome da fibromialgia, em sessão ordinária realizada no dia 08 de março do corrente ano.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/202/mocao_no_014.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/202/mocao_no_014.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 014/2022 de autoria do Vereador Nailson Gomes, a Escola Maria José de Sá Ferraz (Cagep), nas pessoas da Gestora Penha, Prof. José Fábio e Profª. Suzana Borges; e a Escola Antônio Firmino (Varzinha) representada pela Gestora Sandra Marilac, Profª. Maria Helena e Profª. Maria de Fátima, pela premiação de destaque no Programa Criança Alfabetizada do Governo do Estado.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/203/mocao_no_015.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/203/mocao_no_015.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 015/2022, ao Policial Militar Eder Junior de Medeiros, Serra-talhadense, por um ato de bravura realizado na cidade de Santana de Mangueira - PB, onde o mesmo faz destacamento.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/204/mocao_no_016.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/204/mocao_no_016.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 016/2022, ao Excelentíssimo Senhor Inocêncio Oliveira, Ex-Deputado Federal, pelo lançamento de sua biografia.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/205/mocao_no_017.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/205/mocao_no_017.22.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 017/2022 de autoria do Vereador Francisco Pinheiro de Barros, pelo falecimento da Senhora Anichela Priscila Ferraz de Souza, ocorrido no dia 02 de julho do ano corrente, na cidade de Recife-PE.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/206/mocao_no_018.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/206/mocao_no_018.22.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 018/2022, pelo falecimento da senhora Geracina Maria dos Santos, ocorrida no dia 13 de Julho de 2022, neste município.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/207/mocao_no_019.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/207/mocao_no_019.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 019/2022 de autoria do Vereador Manoel Casciano da Silva, ao Grupo de Xaxado Cabras de Lampião.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 021/2022 de autoria do Vereador Manoel Casciano da Silva, à Fundação Cultural Cabras de Lampião.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/209/mocao_no_022.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/209/mocao_no_022.22.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 022/2022 pelo falecimento do Senhor Wilson de Sousa Melo, ocorrido no dia 26 de julho do ano corrente, neste Município.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/210/mocao_no_023.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/210/mocao_no_023.22.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 023/2022 pelo falecimento de Maria dos Prazeres de Souza, ocorrido no dia 01 de agosto do ano corrente, em Caruaru. Tendo passado toda a sua vida na fazenda Conceição de Baixo, no município de Serra Talhada.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/211/mocao_no_024.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/211/mocao_no_024.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 024/2022 de autoria do Vereador Pessial Gomes, a equipe de Judô da Associação Jhonata Brandão.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/212/mocao_no_025.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/212/mocao_no_025.22.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 025/2022, de autoria do Vereador Pessival Gomes Pereira, pelo falecimento do Senhor Genecy Umbuzeiro de Meneses, Agricultor, ocorrido no dia 27 de outubro do corrente ano, na cidade de Betânia/PE.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/213/mocao_no_026.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/213/mocao_no_026.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 006/2022 de autoria do Vereador José Raimundo Filho, ao Senhor José de Sá Maranhão Júnior, pelos 10 anos do Blog do Finfa.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/214/mocao_no_027.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/214/mocao_no_027.22.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 027/2022 de autoria do Vereador Francisco Pinheiro de Barros, pelo falecimento do Senhor Edimilson Rodrigues do Nascimento, funcionário público, ocorrido no dia 16 de outubro do corrente ano, neste Município.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/215/mocao_no_028.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/215/mocao_no_028.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 028/2022 de autoria do Vereador Manoel Casciano da Silva, ao Ex-Prefeito Evandro Gonçalves.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/216/mocao_no_029.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/216/mocao_no_029.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 029/2022, aos Alunos dos Colégios Fausto Pereira e Cônego Torres.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/217/mocao_no_030.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/217/mocao_no_030.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 030/2022 de autoria do Vereador Rosimério Luiz Alves Costa, ao Senhor Aldemir Mourato, 3º Sargento da Polícia Militar do Estado da Paraíba (PMPB), lotado no 5º CIPM, Princesa Isabel-PB.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/218/mocao_no_031.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/218/mocao_no_031.22.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 031/2022, de autoria dos Vereadores Francisco Pinheiro de Barros e Manoel Casciano da Silva, pelo falecimento da Senhora Izabel Pereira Nogueira, popularmente conhecida por "Tia Bel", professora renomada por toda a população Serra-talhadense, ocorrido no dia 13 de dezembro do corrente ano, nesta Cidade.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/219/mocao_no_032.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/219/mocao_no_032.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 032/2022 de autoria do Vereador Manoel Casciano da Silva, a Rádio Cultura FM.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/220/mocao_no_033.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/220/mocao_no_033.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 033/2022 de autoria dos Vereadores Ronaldo Romão de Sousa e Rosimério Luiz Alves Costa, aos Delegados Alexandre Barros e Marcos Virgínio.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/221/mocao_no_035.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/221/mocao_no_035.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 035/2022 de autoria do Vereador José Raimundo Filho, ao Senhor Thiago Ângelus Conceição Brandão, Superintendente Regional do INCRA (Instituto Nacional de Colonização e Reforma Agrária) em Pernambuco.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/222/mocao_no_036.22.pdf</t>
+    <t>http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/222/mocao_no_036.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 036/2022 de autoria do Vereador José Raimundo Filho, ao Senhor Aurivalter Cordeiro Pereira da Silva Superintendente Regional da CODEVASF (Companhia de Desenvolvimento dos Vales do São Francisco e do Parnaíba).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2499,68 +2499,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/185/decreto_legislativo_n_001.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/186/decreto_legislativo_n_002.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/187/decreto_legislativo_n_003.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/188/decreto_legislativo_n_004.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/525/requerimento_no_001.22.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/526/requerimento_no_002.22.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/527/requerimento_no_003.22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/528/requerimento_no_004.22.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/529/requerimento_no_005.22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/530/requerimento_no_006.22.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_no_007.22.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_no_008.22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/533/requerimento_no_009.22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/534/requerimento_no_010.22.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/535/requerimento_no_011.22.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/536/requerimento_no_012.22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/537/requerimento_no_013.22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/538/requerimento_no_014.22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_no_015.22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_no_016.22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_no_017.22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/542/requerimento_no_018.22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_no_020.22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_no_021.22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_no_022.22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_no_023.22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_no_024.22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/596/indicacao_no_025.22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/597/indicacao_no_026.22.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/598/indicacao_no_027.22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/599/indicacao_no_028.22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/600/requerimento_no_029.22.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/601/requerimento_no_031.22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/602/requerimento_no_032.22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_no_033.22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_no_034.22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/605/requerimento_no_035.22.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_no_036.22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/607/requerimento_no_038.22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/608/requerimento_no_039.22.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_no_041.22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/610/requerimento_no_042.22.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/611/requerimento_no_043.22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_no_044.22.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_no_045.22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/614/requerimento_no_046.22.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/615/requerimento_no_047.22.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_no_049.22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/619/requerimento_no_051.22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/620/requerimento_no_052.22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_no_053.22.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_no_054.22.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_no_055.22.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_no_057.22.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_no_058.22.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_no_059.22.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/627/requerimento_no_060.22.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/628/requerimento_no_061.22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/629/requerimento_no_062.22.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/630/requerimento_no_063.22.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/631/requerimento_no_064.22.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/632/requerimento_no_065.22.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/633/requerimento_no_066.22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_no_067.22.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_no_068.22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/676/requerimento_no_069.22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/677/requerimento_no_070.22.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/678/requerimento_no_071.22.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/679/requerimento_no_072.22.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/680/requerimento_no_073.22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_no_001.22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_no_002.22.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_no_003.22.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/291/indicacao_no_004.22.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/292/indicacao_no_005.22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/293/indicacao_no_006.22.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/294/indicacao_no_007.22.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/295/indicacao_no_008.22.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/296/indicacao_no_009.22.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/299/indicacao_no_013.22.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/300/indicacao_no_014.22.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/301/indicacao_no_016.22.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_no_018.22.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_no_019.22.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_no_023.22.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/310/indicacao_no_024.22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_no_025.22.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_no_026.22.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_no_027.22.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_no_028.22.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_no_030.22.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_no_031.22.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_no_032.22.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_no_033.22.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_no_034.22.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_no_035.22.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_no_036.22.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_no_038.22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_no_039.22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_no_040.22.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_no_041.22.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_no_042.22.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_no_043.22.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/329/indicacao_no_044.22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/330/indicacao_no_045.22.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/331/indicacao_no_046.22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_no_047.22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_no_048.22.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_no_049.22.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_no_050.22.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/336/indicacao_no_051.22.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/337/indicacao_no_052.22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/338/indicacao_no_053.22.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/339/indicacao_no_054.22.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/341/indicacao_no_057.22.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/342/indicacao_no_058.22.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_no_059.22.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_no_060.22.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_no_061.22.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/346/indicacao_no_062.22.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/347/indicacao_no_063.22.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/348/indicacao_no_064.22.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/349/indicacao_no_065.22.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/350/indicacao_no_066.22.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_no_067.22.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_no_068.22.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/353/indicacao_no_069.22.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/354/indicacao_no_070.22.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/355/indicacao_no_071.22.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_no_072.22.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/357/indicacao_no_073.22.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/358/indicacao_no_074.22.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/359/indicacao_no_075.22.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/360/indicacao_no_076.22.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/361/indicacao_no_077.22.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/362/indicacao_no_078.22.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_no_079.22.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_no_082.22.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/367/indicacao_no_083.22.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/368/indicacao_no_084.22.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/369/indicacao_no_085.22.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/370/indicacao_no_086.22.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_no_087.22.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_no_088.22.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_no_089.22.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_no_090.22.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_no_091.22.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_no_092.22.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_no_093.22.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/378/indicacao_no_095.22.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/379/indicacao_no_096.22.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/380/indicacao_no_097.22.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_no_099.22.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/382/indicacao_no_100.22.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/189/mocao_no_001.22.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/190/mocao_no_002.22.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/191/mocao_no_003.22.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/192/mocao_no_004.22.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/193/mocao_no_005.22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/194/mocao_no_006.22.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/196/mocao_no_008.22.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/197/mocao_no_009.22.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/198/mocao_no_010.22.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/199/mocao_no_011.22.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/200/mocao_no_012.22.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/201/mocao_no_013.22.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/202/mocao_no_014.22.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/203/mocao_no_015.22.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/204/mocao_no_016.22.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/205/mocao_no_017.22.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/206/mocao_no_018.22.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/207/mocao_no_019.22.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/209/mocao_no_022.22.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/210/mocao_no_023.22.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/211/mocao_no_024.22.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/212/mocao_no_025.22.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/213/mocao_no_026.22.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/214/mocao_no_027.22.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/215/mocao_no_028.22.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/216/mocao_no_029.22.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/217/mocao_no_030.22.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/218/mocao_no_031.22.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/219/mocao_no_032.22.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/220/mocao_no_033.22.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/221/mocao_no_035.22.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/222/mocao_no_036.22.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/185/decreto_legislativo_n_001.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/186/decreto_legislativo_n_002.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/187/decreto_legislativo_n_003.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/188/decreto_legislativo_n_004.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/525/requerimento_no_001.22.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/526/requerimento_no_002.22.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/527/requerimento_no_003.22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/528/requerimento_no_004.22.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/529/requerimento_no_005.22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/530/requerimento_no_006.22.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_no_007.22.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_no_008.22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/533/requerimento_no_009.22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/534/requerimento_no_010.22.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/535/requerimento_no_011.22.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/536/requerimento_no_012.22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/537/requerimento_no_013.22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/538/requerimento_no_014.22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_no_015.22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_no_016.22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_no_017.22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/542/requerimento_no_018.22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_no_020.22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_no_021.22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_no_022.22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_no_023.22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_no_024.22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/596/indicacao_no_025.22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/597/indicacao_no_026.22.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/598/indicacao_no_027.22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/599/indicacao_no_028.22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/600/requerimento_no_029.22.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/601/requerimento_no_031.22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/602/requerimento_no_032.22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_no_033.22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_no_034.22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/605/requerimento_no_035.22.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_no_036.22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/607/requerimento_no_038.22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/608/requerimento_no_039.22.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_no_041.22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/610/requerimento_no_042.22.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/611/requerimento_no_043.22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_no_044.22.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_no_045.22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/614/requerimento_no_046.22.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/615/requerimento_no_047.22.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_no_049.22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/619/requerimento_no_051.22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/620/requerimento_no_052.22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_no_053.22.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_no_054.22.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_no_055.22.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_no_057.22.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_no_058.22.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_no_059.22.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/627/requerimento_no_060.22.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/628/requerimento_no_061.22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/629/requerimento_no_062.22.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/630/requerimento_no_063.22.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/631/requerimento_no_064.22.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/632/requerimento_no_065.22.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/633/requerimento_no_066.22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_no_067.22.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_no_068.22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/676/requerimento_no_069.22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/677/requerimento_no_070.22.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/678/requerimento_no_071.22.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/679/requerimento_no_072.22.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/680/requerimento_no_073.22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_no_001.22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_no_002.22.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_no_003.22.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/291/indicacao_no_004.22.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/292/indicacao_no_005.22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/293/indicacao_no_006.22.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/294/indicacao_no_007.22.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/295/indicacao_no_008.22.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/296/indicacao_no_009.22.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/299/indicacao_no_013.22.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/300/indicacao_no_014.22.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/301/indicacao_no_016.22.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_no_018.22.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_no_019.22.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_no_023.22.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/310/indicacao_no_024.22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_no_025.22.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_no_026.22.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_no_027.22.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_no_028.22.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_no_030.22.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_no_031.22.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_no_032.22.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_no_033.22.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_no_034.22.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_no_035.22.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_no_036.22.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_no_038.22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_no_039.22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_no_040.22.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_no_041.22.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_no_042.22.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_no_043.22.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/329/indicacao_no_044.22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/330/indicacao_no_045.22.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/331/indicacao_no_046.22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_no_047.22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_no_048.22.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_no_049.22.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_no_050.22.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/336/indicacao_no_051.22.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/337/indicacao_no_052.22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/338/indicacao_no_053.22.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/339/indicacao_no_054.22.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/341/indicacao_no_057.22.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/342/indicacao_no_058.22.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_no_059.22.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_no_060.22.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_no_061.22.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/346/indicacao_no_062.22.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/347/indicacao_no_063.22.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/348/indicacao_no_064.22.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/349/indicacao_no_065.22.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/350/indicacao_no_066.22.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_no_067.22.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_no_068.22.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/353/indicacao_no_069.22.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/354/indicacao_no_070.22.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/355/indicacao_no_071.22.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_no_072.22.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/357/indicacao_no_073.22.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/358/indicacao_no_074.22.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/359/indicacao_no_075.22.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/360/indicacao_no_076.22.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/361/indicacao_no_077.22.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/362/indicacao_no_078.22.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_no_079.22.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_no_082.22.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/367/indicacao_no_083.22.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/368/indicacao_no_084.22.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/369/indicacao_no_085.22.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/370/indicacao_no_086.22.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_no_087.22.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_no_088.22.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_no_089.22.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_no_090.22.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_no_091.22.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_no_092.22.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_no_093.22.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/378/indicacao_no_095.22.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/379/indicacao_no_096.22.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/380/indicacao_no_097.22.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_no_099.22.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/382/indicacao_no_100.22.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/189/mocao_no_001.22.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/190/mocao_no_002.22.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/191/mocao_no_003.22.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/192/mocao_no_004.22.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/193/mocao_no_005.22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/194/mocao_no_006.22.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/196/mocao_no_008.22.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/197/mocao_no_009.22.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/198/mocao_no_010.22.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/199/mocao_no_011.22.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/200/mocao_no_012.22.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/201/mocao_no_013.22.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/202/mocao_no_014.22.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/203/mocao_no_015.22.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/204/mocao_no_016.22.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/205/mocao_no_017.22.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/206/mocao_no_018.22.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/207/mocao_no_019.22.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/209/mocao_no_022.22.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/210/mocao_no_023.22.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/211/mocao_no_024.22.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/212/mocao_no_025.22.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/213/mocao_no_026.22.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/214/mocao_no_027.22.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/215/mocao_no_028.22.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/216/mocao_no_029.22.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/217/mocao_no_030.22.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/218/mocao_no_031.22.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/219/mocao_no_032.22.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/220/mocao_no_033.22.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/221/mocao_no_035.22.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serratalhada.pe.leg.br/media/sapl/public/materialegislativa/2022/222/mocao_no_036.22.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H202"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>